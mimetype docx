--- v0 (2025-10-21)
+++ v1 (2026-08-07)
@@ -8,1970 +8,1968 @@
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
-    <w:p w14:paraId="2E840CDA" w14:textId="68820C17" w:rsidR="0049730E" w:rsidRPr="00F64682" w:rsidRDefault="00155217" w:rsidP="00477AEF">
+    <w:p w:rsidRPr="00F64682" w:rsidR="0049730E" w:rsidP="4D8926B0" w:rsidRDefault="00155217" w14:paraId="2E840CDA" w14:textId="131951DB">
+      <w:pPr>
+        <w:spacing/>
+        <w:contextualSpacing w:val="1"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="4D8926B0" w:rsidR="765B8C0D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve">First and Last </w:t>
+      </w:r>
+      <w:r w:rsidRPr="4D8926B0" w:rsidR="00155217">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>Name</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00E572C5" w:rsidR="00B37636" w:rsidP="4D8926B0" w:rsidRDefault="003E218D" w14:paraId="1AEDC0F8" w14:textId="71753C16">
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:suppressLineNumbers w:val="0"/>
+        <w:bidi w:val="0"/>
+        <w:spacing w:before="0" w:beforeAutospacing="off" w:after="0" w:afterAutospacing="off" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="4D8926B0" w:rsidR="003E218D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidRPr="4D8926B0" w:rsidR="00285A9E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>xxx</w:t>
+      </w:r>
+      <w:r w:rsidRPr="4D8926B0" w:rsidR="003E218D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="4D8926B0" w:rsidR="00285A9E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>xxx</w:t>
+      </w:r>
+      <w:r w:rsidRPr="4D8926B0" w:rsidR="003E218D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r w:rsidRPr="4D8926B0" w:rsidR="00285A9E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>xxxx</w:t>
+      </w:r>
+      <w:r w:rsidRPr="4D8926B0" w:rsidR="00B37636">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> | </w:t>
+      </w:r>
+      <w:r w:rsidRPr="4D8926B0" w:rsidR="74FD3475">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>professional email</w:t>
+      </w:r>
+      <w:r w:rsidRPr="4D8926B0" w:rsidR="003E218D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> | LinkedIn URL</w:t>
+      </w:r>
+      <w:r w:rsidRPr="4D8926B0" w:rsidR="00102A0E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="4D8926B0" w:rsidR="00E572C5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">| </w:t>
+      </w:r>
+      <w:r w:rsidRPr="4D8926B0" w:rsidR="00102A0E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>City, S</w:t>
+      </w:r>
+      <w:r w:rsidRPr="4D8926B0" w:rsidR="009A13F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>T</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00F64682" w:rsidR="001F2D0A" w:rsidP="00477AEF" w:rsidRDefault="001F2D0A" w14:paraId="2E109F4B" w14:textId="77777777">
       <w:pPr>
         <w:contextualSpacing/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
-          <w:sz w:val="32"/>
-[...13 lines deleted...]
-    <w:p w14:paraId="1AEDC0F8" w14:textId="7C33F1B6" w:rsidR="00B37636" w:rsidRPr="00E572C5" w:rsidRDefault="003E218D" w:rsidP="00477AEF">
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00E572C5" w:rsidR="00B37636" w:rsidP="00477AEF" w:rsidRDefault="00606A73" w14:paraId="4EBBD8BC" w14:textId="20AE38B6">
       <w:pPr>
         <w:contextualSpacing/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E572C5">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-        </w:rPr>
-[...6 lines deleted...]
-        <w:t>xxx</w:t>
+          <w:b/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Title of </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E572C5" w:rsidR="00B92C97">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Job</w:t>
       </w:r>
       <w:r w:rsidRPr="00E572C5">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-        </w:rPr>
-[...65 lines deleted...]
-    <w:p w14:paraId="2E109F4B" w14:textId="77777777" w:rsidR="001F2D0A" w:rsidRPr="00F64682" w:rsidRDefault="001F2D0A" w:rsidP="00477AEF">
+          <w:b/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Seeking</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00E572C5" w:rsidR="00285A9E" w:rsidP="001B7429" w:rsidRDefault="00285A9E" w14:paraId="4C863098" w14:textId="528DF8E2">
       <w:pPr>
         <w:contextualSpacing/>
-        <w:jc w:val="center"/>
-[...52 lines deleted...]
-    <w:p w14:paraId="62E11004" w14:textId="587A39F2" w:rsidR="00446C06" w:rsidRPr="00E572C5" w:rsidRDefault="00687CBB" w:rsidP="0089669A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00E572C5" w:rsidR="00446C06" w:rsidP="0089669A" w:rsidRDefault="00687CBB" w14:paraId="62E11004" w14:textId="587A39F2">
       <w:pPr>
         <w:pStyle w:val="Overviewbullets"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E572C5">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>[</w:t>
       </w:r>
-      <w:r w:rsidR="00E1248D" w:rsidRPr="00E572C5">
+      <w:r w:rsidRPr="00E572C5" w:rsidR="00E1248D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>P</w:t>
       </w:r>
-      <w:r w:rsidR="00606A73" w:rsidRPr="00E572C5">
+      <w:r w:rsidRPr="00E572C5" w:rsidR="00606A73">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>ersonality characteristics</w:t>
       </w:r>
       <w:r w:rsidRPr="00E572C5">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve"> relevant to job]</w:t>
       </w:r>
-      <w:r w:rsidR="000B31B8" w:rsidRPr="00E572C5">
+      <w:r w:rsidRPr="00E572C5" w:rsidR="000B31B8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00E572C5">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>[major name]</w:t>
       </w:r>
-      <w:r w:rsidR="002A5934" w:rsidRPr="00E572C5">
+      <w:r w:rsidRPr="00E572C5" w:rsidR="002A5934">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="007D377C" w:rsidRPr="00E572C5">
+      <w:r w:rsidRPr="00E572C5" w:rsidR="007D377C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve">major at Fresno Pacific University graduating </w:t>
       </w:r>
-      <w:r w:rsidR="004B5381" w:rsidRPr="00E572C5">
+      <w:r w:rsidRPr="00E572C5" w:rsidR="004B5381">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>[when]</w:t>
       </w:r>
-      <w:r w:rsidR="007C487A" w:rsidRPr="00E572C5">
+      <w:r w:rsidRPr="00E572C5" w:rsidR="007C487A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00B37636" w:rsidRPr="00E572C5">
+      <w:r w:rsidRPr="00E572C5" w:rsidR="00B37636">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve">with </w:t>
       </w:r>
-      <w:r w:rsidR="00C84516" w:rsidRPr="00E572C5">
+      <w:r w:rsidRPr="00E572C5" w:rsidR="00C84516">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>[type of experience]</w:t>
       </w:r>
-      <w:r w:rsidR="00B37636" w:rsidRPr="00E572C5">
+      <w:r w:rsidRPr="00E572C5" w:rsidR="00B37636">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidR="000B31B8" w:rsidRPr="00E572C5">
+      <w:r w:rsidRPr="00E572C5" w:rsidR="000B31B8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="002543EC" w:rsidRPr="00E572C5">
+      <w:r w:rsidRPr="00E572C5" w:rsidR="002543EC">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve">Able to </w:t>
       </w:r>
-      <w:r w:rsidR="00C84516" w:rsidRPr="00E572C5">
+      <w:r w:rsidRPr="00E572C5" w:rsidR="00C84516">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve">[what </w:t>
       </w:r>
-      <w:r w:rsidR="00410CE5" w:rsidRPr="00E572C5">
+      <w:r w:rsidRPr="00E572C5" w:rsidR="00410CE5">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve">you can </w:t>
       </w:r>
-      <w:r w:rsidR="00C84516" w:rsidRPr="00E572C5">
+      <w:r w:rsidRPr="00E572C5" w:rsidR="00C84516">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>do relevant to job</w:t>
       </w:r>
-      <w:r w:rsidR="00410CE5" w:rsidRPr="00E572C5">
+      <w:r w:rsidRPr="00E572C5" w:rsidR="00410CE5">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>]</w:t>
       </w:r>
-      <w:r w:rsidR="002543EC" w:rsidRPr="00E572C5">
+      <w:r w:rsidRPr="00E572C5" w:rsidR="002543EC">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r w:rsidR="00410CE5" w:rsidRPr="00E572C5">
+      <w:r w:rsidRPr="00E572C5" w:rsidR="00410CE5">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>[</w:t>
       </w:r>
-      <w:r w:rsidR="004B5381" w:rsidRPr="00E572C5">
+      <w:r w:rsidRPr="00E572C5" w:rsidR="004B5381">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>Bilingual in Spanish &amp; English—read, write, speak</w:t>
       </w:r>
-      <w:r w:rsidR="00410CE5" w:rsidRPr="00E572C5">
+      <w:r w:rsidRPr="00E572C5" w:rsidR="00410CE5">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve"> if true]</w:t>
       </w:r>
-      <w:r w:rsidR="004B5381" w:rsidRPr="00E572C5">
+      <w:r w:rsidRPr="00E572C5" w:rsidR="004B5381">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r w:rsidR="00410CE5" w:rsidRPr="00E572C5">
+      <w:r w:rsidRPr="00E572C5" w:rsidR="00410CE5">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>[Proficient in Microsoft Suite</w:t>
       </w:r>
-      <w:r w:rsidR="00E1248D" w:rsidRPr="00E572C5">
+      <w:r w:rsidRPr="00E572C5" w:rsidR="00E1248D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00410CE5" w:rsidRPr="00E572C5">
+      <w:r w:rsidRPr="00E572C5" w:rsidR="00410CE5">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>/</w:t>
       </w:r>
-      <w:r w:rsidR="00E1248D" w:rsidRPr="00E572C5">
+      <w:r w:rsidRPr="00E572C5" w:rsidR="00E1248D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00410CE5" w:rsidRPr="00E572C5">
+      <w:r w:rsidRPr="00E572C5" w:rsidR="00410CE5">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve">specific computer skills if </w:t>
       </w:r>
-      <w:r w:rsidR="001B7429" w:rsidRPr="00E572C5">
+      <w:r w:rsidRPr="00E572C5" w:rsidR="001B7429">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>applicable</w:t>
       </w:r>
-      <w:r w:rsidR="00410CE5" w:rsidRPr="00E572C5">
+      <w:r w:rsidRPr="00E572C5" w:rsidR="00410CE5">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve">]. </w:t>
       </w:r>
-      <w:r w:rsidR="00B37636" w:rsidRPr="00E572C5">
+      <w:r w:rsidRPr="00E572C5" w:rsidR="00B37636">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve">A true passion </w:t>
       </w:r>
-      <w:r w:rsidR="00153F93" w:rsidRPr="00E572C5">
+      <w:r w:rsidRPr="00E572C5" w:rsidR="00153F93">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve">for </w:t>
       </w:r>
-      <w:r w:rsidR="00410CE5" w:rsidRPr="00E572C5">
+      <w:r w:rsidRPr="00E572C5" w:rsidR="00410CE5">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>[your passion relevant to job]</w:t>
       </w:r>
-      <w:r w:rsidR="00474D1D" w:rsidRPr="00E572C5">
+      <w:r w:rsidRPr="00E572C5" w:rsidR="00474D1D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidR="009A13F6" w:rsidRPr="00E572C5">
+      <w:r w:rsidRPr="00E572C5" w:rsidR="009A13F6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve"> [See </w:t>
       </w:r>
-      <w:hyperlink r:id="rId11" w:history="1">
+      <w:hyperlink w:history="1" r:id="rId11">
         <w:r w:rsidR="00F90208">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:sz w:val="21"/>
             <w:szCs w:val="21"/>
           </w:rPr>
           <w:t>Resume</w:t>
         </w:r>
         <w:r w:rsidR="00F90208">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:sz w:val="21"/>
             <w:szCs w:val="21"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
         <w:r w:rsidR="00F90208">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:sz w:val="21"/>
             <w:szCs w:val="21"/>
           </w:rPr>
           <w:t>Profile</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="009A13F6" w:rsidRPr="00E572C5">
+      <w:r w:rsidRPr="00E572C5" w:rsidR="009A13F6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve"> for assistance].</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1A423949" w14:textId="799C6E32" w:rsidR="00102A0E" w:rsidRPr="00E572C5" w:rsidRDefault="00102A0E" w:rsidP="0089669A">
+    <w:p w:rsidRPr="00E572C5" w:rsidR="00102A0E" w:rsidP="0089669A" w:rsidRDefault="00102A0E" w14:paraId="1A423949" w14:textId="799C6E32">
       <w:pPr>
         <w:pStyle w:val="Overviewbullets"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1FD7B5EA" w14:textId="06278093" w:rsidR="00850227" w:rsidRDefault="00102A0E" w:rsidP="0089669A">
+    <w:p w:rsidR="00850227" w:rsidP="0089669A" w:rsidRDefault="00102A0E" w14:paraId="1FD7B5EA" w14:textId="06278093">
       <w:pPr>
         <w:pStyle w:val="Overviewbullets"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:caps/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004D726F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:caps/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>Skills</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="53BC38B4" w14:textId="77777777" w:rsidR="00850227" w:rsidRDefault="00850227" w:rsidP="00850227">
+    <w:p w:rsidR="00850227" w:rsidP="00850227" w:rsidRDefault="00850227" w14:paraId="53BC38B4" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Overviewbullets"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:sectPr w:rsidR="00850227" w:rsidSect="007578C0">
           <w:footerReference w:type="default" r:id="rId12"/>
-          <w:pgSz w:w="12240" w:h="15840"/>
+          <w:pgSz w:w="12240" w:h="15840" w:orient="portrait"/>
           <w:pgMar w:top="720" w:right="720" w:bottom="720" w:left="720" w:header="720" w:footer="720" w:gutter="0"/>
           <w:cols w:space="720"/>
           <w:titlePg/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="61A91406" w14:textId="347C2DD7" w:rsidR="00850227" w:rsidRPr="00850227" w:rsidRDefault="00850227" w:rsidP="00850227">
+    <w:p w:rsidRPr="004D726F" w:rsidR="00850227" w:rsidP="4D8926B0" w:rsidRDefault="00850227" w14:paraId="58BE852F" w14:textId="7625462A">
       <w:pPr>
         <w:pStyle w:val="Overviewbullets"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="6"/>
+          <w:numId w:val="0"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0"/>
-        <w:ind w:left="720"/>
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00E572C5">
+        <w:ind w:left="0"/>
+        <w:contextualSpacing w:val="1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:caps w:val="1"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="4D8926B0" w:rsidR="00850227">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>Skill relevant to job</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="4D8926B0" w:rsidR="00850227">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>/industry</w:t>
       </w:r>
-    </w:p>
-    <w:p w14:paraId="21D9EB90" w14:textId="77777777" w:rsidR="00850227" w:rsidRPr="004D726F" w:rsidRDefault="00850227" w:rsidP="00850227">
+      <w:r w:rsidRPr="4D8926B0" w:rsidR="7D697126">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> | </w:t>
+      </w:r>
+      <w:r w:rsidRPr="4D8926B0" w:rsidR="00850227">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>Skill relevant to job</w:t>
+      </w:r>
+      <w:r w:rsidRPr="4D8926B0" w:rsidR="00850227">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>/industry</w:t>
+      </w:r>
+      <w:r w:rsidRPr="4D8926B0" w:rsidR="1E7A6232">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> | </w:t>
+      </w:r>
+      <w:r w:rsidRPr="4D8926B0" w:rsidR="00850227">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>Skill relevant to job</w:t>
+      </w:r>
+      <w:r w:rsidRPr="4D8926B0" w:rsidR="00850227">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>/industry</w:t>
+      </w:r>
+      <w:r w:rsidRPr="4D8926B0" w:rsidR="179D8F87">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> | </w:t>
+      </w:r>
+      <w:r w:rsidRPr="4D8926B0" w:rsidR="00850227">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>Skill relevant to job</w:t>
+      </w:r>
+      <w:r w:rsidRPr="4D8926B0" w:rsidR="00850227">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>/industry</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="004D726F" w:rsidR="00850227" w:rsidP="4D8926B0" w:rsidRDefault="00850227" w14:paraId="69EE7341" w14:textId="7264ABB3">
       <w:pPr>
         <w:pStyle w:val="Overviewbullets"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="6"/>
+          <w:numId w:val="0"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0"/>
-        <w:ind w:left="720"/>
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00E572C5">
+        <w:ind w:left="0"/>
+        <w:contextualSpacing w:val="1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:caps w:val="1"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="4D8926B0" w:rsidR="00850227">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>Skill relevant to job</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="4D8926B0" w:rsidR="00850227">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>/industry</w:t>
       </w:r>
-    </w:p>
-[...17 lines deleted...]
-      <w:r w:rsidRPr="00E572C5">
+      <w:r w:rsidRPr="4D8926B0" w:rsidR="657BD94A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> | </w:t>
+      </w:r>
+      <w:r w:rsidRPr="4D8926B0" w:rsidR="00850227">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>Skill relevant to job</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="4D8926B0" w:rsidR="00850227">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>/industry</w:t>
       </w:r>
-    </w:p>
-[...17 lines deleted...]
-      <w:r w:rsidRPr="00E572C5">
+      <w:r w:rsidRPr="4D8926B0" w:rsidR="55544F3E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> | </w:t>
+      </w:r>
+      <w:r w:rsidRPr="4D8926B0" w:rsidR="00850227">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>Skill relevant to job</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="4D8926B0" w:rsidR="00850227">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>/industry</w:t>
       </w:r>
-    </w:p>
-[...17 lines deleted...]
-      <w:r w:rsidRPr="00E572C5">
+      <w:r w:rsidRPr="4D8926B0" w:rsidR="446C4FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> | </w:t>
+      </w:r>
+      <w:r w:rsidRPr="4D8926B0" w:rsidR="00850227">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>Skill relevant to job</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="4D8926B0" w:rsidR="00850227">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>/industry</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7695FD57" w14:textId="77777777" w:rsidR="00850227" w:rsidRPr="004D726F" w:rsidRDefault="00850227" w:rsidP="00850227">
-[...135 lines deleted...]
-    <w:p w14:paraId="76D83E1C" w14:textId="77777777" w:rsidR="00850227" w:rsidRDefault="00850227" w:rsidP="00850227">
+    <w:p w:rsidR="00850227" w:rsidP="00850227" w:rsidRDefault="00850227" w14:paraId="76D83E1C" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Overviewbullets"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0"/>
         <w:ind w:left="360"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:caps/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:sectPr w:rsidR="00850227" w:rsidSect="00850227">
           <w:type w:val="continuous"/>
-          <w:pgSz w:w="12240" w:h="15840"/>
+          <w:pgSz w:w="12240" w:h="15840" w:orient="portrait"/>
           <w:pgMar w:top="720" w:right="720" w:bottom="720" w:left="720" w:header="720" w:footer="720" w:gutter="0"/>
-          <w:cols w:num="3" w:space="270"/>
+          <w:cols w:equalWidth="1" w:space="270" w:num="1"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3888D5F3" w14:textId="77777777" w:rsidR="001F2D0A" w:rsidRPr="00E572C5" w:rsidRDefault="001F2D0A" w:rsidP="0089669A">
+    <w:p w:rsidRPr="00E572C5" w:rsidR="001F2D0A" w:rsidP="0089669A" w:rsidRDefault="001F2D0A" w14:paraId="3888D5F3" w14:textId="77777777">
       <w:pPr>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3A1F2230" w14:textId="7AAD20D5" w:rsidR="00285A9E" w:rsidRPr="004D726F" w:rsidRDefault="00B37636" w:rsidP="001B7429">
+    <w:p w:rsidRPr="004D726F" w:rsidR="00285A9E" w:rsidP="001B7429" w:rsidRDefault="00B37636" w14:paraId="3A1F2230" w14:textId="7AAD20D5">
       <w:pPr>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:caps/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004D726F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:caps/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>Education</w:t>
       </w:r>
       <w:r w:rsidR="00A96876">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:caps/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00541525">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:lang w:val="en"/>
         </w:rPr>
         <w:t xml:space="preserve">[See </w:t>
       </w:r>
-      <w:hyperlink r:id="rId13" w:history="1">
+      <w:hyperlink w:history="1" r:id="rId13">
         <w:r w:rsidR="00287025">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:sz w:val="21"/>
             <w:szCs w:val="21"/>
             <w:lang w:val="en"/>
           </w:rPr>
           <w:t xml:space="preserve">CV </w:t>
         </w:r>
         <w:r w:rsidR="00287025">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:sz w:val="21"/>
             <w:szCs w:val="21"/>
             <w:lang w:val="en"/>
           </w:rPr>
           <w:t>G</w:t>
         </w:r>
         <w:r w:rsidR="00287025">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:sz w:val="21"/>
             <w:szCs w:val="21"/>
             <w:lang w:val="en"/>
           </w:rPr>
           <w:t>uide</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00541525">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:lang w:val="en"/>
         </w:rPr>
         <w:t xml:space="preserve"> for assistance]</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="42DF74AA" w14:textId="6C44B8CF" w:rsidR="00B37636" w:rsidRPr="00E572C5" w:rsidRDefault="00CE2C22" w:rsidP="0089669A">
+    <w:p w:rsidRPr="00E572C5" w:rsidR="00B37636" w:rsidP="0089669A" w:rsidRDefault="00CE2C22" w14:paraId="42DF74AA" w14:textId="6C44B8CF">
       <w:pPr>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E572C5">
-[...2 lines deleted...]
-          <w:b/>
+      <w:r w:rsidRPr="4D8926B0" w:rsidR="00CE2C22">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>Official Major Title</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="118B7B45" w14:textId="33BBC112" w:rsidR="00B37636" w:rsidRPr="00C544C9" w:rsidRDefault="00B37636" w:rsidP="0089669A">
+    <w:p w:rsidRPr="00C544C9" w:rsidR="00B37636" w:rsidP="4D8926B0" w:rsidRDefault="00B37636" w14:paraId="118B7B45" w14:textId="1AD207E3">
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing/>
+        <w:contextualSpacing w:val="1"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="4D8926B0" w:rsidR="47CA8A62">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>University Name, City, ST</w:t>
+      </w:r>
+      <w:r w:rsidRPr="4D8926B0" w:rsidR="00B37636">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> | Expected </w:t>
+      </w:r>
+      <w:r w:rsidRPr="4D8926B0" w:rsidR="00B80B65">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>Graduation Date</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00CB49D8" w:rsidP="0089669A" w:rsidRDefault="00CB49D8" w14:paraId="58F5F7FF" w14:textId="77777777">
       <w:pPr>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:i/>
-[...46 lines deleted...]
-    <w:p w14:paraId="58F5F7FF" w14:textId="77777777" w:rsidR="00CB49D8" w:rsidRDefault="00CB49D8" w:rsidP="0089669A">
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00E572C5" w:rsidR="00CB49D8" w:rsidP="00CB49D8" w:rsidRDefault="00CB49D8" w14:paraId="081499B0" w14:textId="77777777">
       <w:pPr>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:sz w:val="21"/>
-[...4 lines deleted...]
-    <w:p w14:paraId="081499B0" w14:textId="77777777" w:rsidR="00CB49D8" w:rsidRPr="00E572C5" w:rsidRDefault="00CB49D8" w:rsidP="00CB49D8">
+          <w:b/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E572C5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>Official Major Title</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00C544C9" w:rsidR="00CB49D8" w:rsidP="4D8926B0" w:rsidRDefault="00CB49D8" w14:paraId="1958B621" w14:textId="5ADE5351">
+      <w:pPr>
+        <w:spacing/>
+        <w:contextualSpacing w:val="1"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="4D8926B0" w:rsidR="1AA702A4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>University Name</w:t>
+      </w:r>
+      <w:r w:rsidRPr="4D8926B0" w:rsidR="00CB49D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, City, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="4D8926B0" w:rsidR="38CC32DF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>ST</w:t>
+      </w:r>
+      <w:r w:rsidRPr="4D8926B0" w:rsidR="00CB49D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> | Graduation Date</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00E572C5" w:rsidR="00AF4A38" w:rsidP="0089669A" w:rsidRDefault="00AF4A38" w14:paraId="39A45635" w14:textId="6B584CAE">
       <w:pPr>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:b/>
-[...14 lines deleted...]
-    <w:p w14:paraId="1958B621" w14:textId="2138F6F1" w:rsidR="00CB49D8" w:rsidRPr="00C544C9" w:rsidRDefault="00CB49D8" w:rsidP="00CB49D8">
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00E572C5" w:rsidR="00285A9E" w:rsidP="001B7429" w:rsidRDefault="001B7429" w14:paraId="6650F4B0" w14:textId="6541028C">
       <w:pPr>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:i/>
-[...32 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E572C5">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>R</w:t>
       </w:r>
-      <w:bookmarkStart w:id="0" w:name="_Hlk523211850"/>
+      <w:bookmarkStart w:name="_Hlk523211850" w:id="0"/>
       <w:r w:rsidR="00A255DE">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>ELEVANT EXPERIENCE</w:t>
       </w:r>
       <w:r w:rsidR="00E750C9">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00541525">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:lang w:val="en"/>
         </w:rPr>
         <w:t xml:space="preserve">[See </w:t>
       </w:r>
-      <w:hyperlink r:id="rId14" w:history="1">
+      <w:hyperlink w:history="1" r:id="rId14">
         <w:r w:rsidR="00287025">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:sz w:val="21"/>
             <w:szCs w:val="21"/>
             <w:lang w:val="en"/>
           </w:rPr>
           <w:t>CV Gu</w:t>
         </w:r>
         <w:r w:rsidR="00287025">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:sz w:val="21"/>
             <w:szCs w:val="21"/>
             <w:lang w:val="en"/>
           </w:rPr>
           <w:t>i</w:t>
         </w:r>
         <w:r w:rsidR="00287025">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:sz w:val="21"/>
             <w:szCs w:val="21"/>
             <w:lang w:val="en"/>
           </w:rPr>
           <w:t>de</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00541525">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:lang w:val="en"/>
         </w:rPr>
         <w:t>]</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5113CDD4" w14:textId="765483BB" w:rsidR="00B37636" w:rsidRPr="00E572C5" w:rsidRDefault="00CE2C22" w:rsidP="0089669A">
+    <w:p w:rsidRPr="00E572C5" w:rsidR="00B37636" w:rsidP="0089669A" w:rsidRDefault="00CE2C22" w14:paraId="5113CDD4" w14:textId="765483BB">
       <w:pPr>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E572C5">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>Position Title</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7FCC2D0E" w14:textId="6CFEE5A9" w:rsidR="00B37636" w:rsidRPr="00C544C9" w:rsidRDefault="00CE2C22" w:rsidP="0089669A">
-[...1 lines deleted...]
-        <w:contextualSpacing/>
+    <w:p w:rsidRPr="00C544C9" w:rsidR="00B37636" w:rsidP="4D8926B0" w:rsidRDefault="00CE2C22" w14:paraId="7FCC2D0E" w14:textId="4938AC89">
+      <w:pPr>
+        <w:spacing/>
+        <w:contextualSpacing w:val="1"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:i/>
-[...19 lines deleted...]
-          <w:iCs/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="4D8926B0" w:rsidR="00CE2C22">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>Company Name, City, S</w:t>
+      </w:r>
+      <w:r w:rsidRPr="4D8926B0" w:rsidR="5A6F285A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>T</w:t>
+      </w:r>
+      <w:r w:rsidRPr="4D8926B0" w:rsidR="00CE2C22">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="4D8926B0" w:rsidR="00B37636">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve">| </w:t>
       </w:r>
-      <w:r w:rsidRPr="00C544C9">
-[...3 lines deleted...]
-          <w:iCs/>
+      <w:r w:rsidRPr="4D8926B0" w:rsidR="6F6F25E3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Month &amp; </w:t>
+      </w:r>
+      <w:r w:rsidRPr="4D8926B0" w:rsidR="00CE2C22">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>Year</w:t>
       </w:r>
-      <w:r w:rsidR="00B80B65" w:rsidRPr="00C544C9">
-[...3 lines deleted...]
-          <w:iCs/>
+      <w:r w:rsidRPr="4D8926B0" w:rsidR="00B80B65">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="004B5381" w:rsidRPr="00C544C9">
-[...3 lines deleted...]
-          <w:iCs/>
+      <w:r w:rsidRPr="4D8926B0" w:rsidR="004B5381">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>– Present</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="56E979A1" w14:textId="7F591737" w:rsidR="00B37636" w:rsidRPr="00E572C5" w:rsidRDefault="00CE2C22" w:rsidP="0089669A">
-[...1 lines deleted...]
-        <w:contextualSpacing/>
+    <w:p w:rsidRPr="00E572C5" w:rsidR="00B37636" w:rsidP="4D8926B0" w:rsidRDefault="00CE2C22" w14:paraId="56E979A1" w14:textId="7F591737">
+      <w:pPr>
+        <w:spacing/>
+        <w:contextualSpacing w:val="1"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
-          <w:lang w:val="en"/>
-[...9 lines deleted...]
-          <w:lang w:val="en"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:name="_Hlk488738837" w:id="1"/>
+      <w:r w:rsidRPr="4D8926B0" w:rsidR="00CE2C22">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">2-4 </w:t>
       </w:r>
-      <w:r w:rsidR="008164C2" w:rsidRPr="00E572C5">
-[...5 lines deleted...]
-          <w:lang w:val="en"/>
+      <w:r w:rsidRPr="4D8926B0" w:rsidR="008164C2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>l</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E572C5">
-[...5 lines deleted...]
-          <w:lang w:val="en"/>
+      <w:r w:rsidRPr="4D8926B0" w:rsidR="00CE2C22">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>ines</w:t>
       </w:r>
-      <w:r w:rsidR="00B92C97" w:rsidRPr="00E572C5">
-[...5 lines deleted...]
-          <w:lang w:val="en"/>
+      <w:r w:rsidRPr="4D8926B0" w:rsidR="00B92C97">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> of job description in paragraph format relevant to job</w:t>
       </w:r>
-      <w:r w:rsidR="007A357C">
-[...5 lines deleted...]
-          <w:lang w:val="en"/>
+      <w:r w:rsidRPr="4D8926B0" w:rsidR="007A357C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> [See </w:t>
       </w:r>
-      <w:hyperlink r:id="rId15" w:history="1">
-        <w:r w:rsidR="00D837BE">
+      <w:hyperlink r:id="R2a693023190040bd">
+        <w:r w:rsidRPr="4D8926B0" w:rsidR="00D837BE">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:sz w:val="21"/>
             <w:szCs w:val="21"/>
-            <w:lang w:val="en"/>
+            <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>Resume C</w:t>
         </w:r>
-        <w:r w:rsidR="00D837BE">
+        <w:r w:rsidRPr="4D8926B0" w:rsidR="00D837BE">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:sz w:val="21"/>
             <w:szCs w:val="21"/>
-            <w:lang w:val="en"/>
+            <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>o</w:t>
         </w:r>
-        <w:r w:rsidR="00D837BE">
+        <w:r w:rsidRPr="4D8926B0" w:rsidR="00D837BE">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:sz w:val="21"/>
             <w:szCs w:val="21"/>
-            <w:lang w:val="en"/>
+            <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>ntent</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="007A357C">
-[...5 lines deleted...]
-          <w:lang w:val="en"/>
+      <w:r w:rsidRPr="4D8926B0" w:rsidR="007A357C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> for assistance]</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1"/>
-    <w:p w14:paraId="5D5A157E" w14:textId="16C95E9D" w:rsidR="001B7429" w:rsidRDefault="00B92C97" w:rsidP="00CB49D8">
+    <w:p w:rsidR="001B7429" w:rsidP="00CB49D8" w:rsidRDefault="00B92C97" w14:paraId="5D5A157E" w14:textId="16C95E9D">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:before="40"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E572C5">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>Bulleted Accomplishments</w:t>
       </w:r>
-      <w:r w:rsidR="00DC20AF" w:rsidRPr="00E572C5">
+      <w:r w:rsidRPr="00E572C5" w:rsidR="00DC20AF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
-      <w:r w:rsidR="001F2D0A" w:rsidRPr="00E572C5">
+      <w:r w:rsidRPr="00E572C5" w:rsidR="001F2D0A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>Did you improve any processes / increase efficiency</w:t>
       </w:r>
-      <w:r w:rsidR="008F526A" w:rsidRPr="00E572C5">
+      <w:r w:rsidRPr="00E572C5" w:rsidR="008F526A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve"> / save money</w:t>
       </w:r>
-      <w:r w:rsidR="001F2D0A" w:rsidRPr="00E572C5">
+      <w:r w:rsidRPr="00E572C5" w:rsidR="001F2D0A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>?</w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
     </w:p>
-    <w:p w14:paraId="70A04BFF" w14:textId="2D9B4E72" w:rsidR="00F90208" w:rsidRPr="00F90208" w:rsidRDefault="00F90208" w:rsidP="00F90208">
+    <w:p w:rsidRPr="00F90208" w:rsidR="00F90208" w:rsidP="00F90208" w:rsidRDefault="00F90208" w14:paraId="70A04BFF" w14:textId="2D9B4E72">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E572C5">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve">Bulleted Accomplishments: See </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00E572C5">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>above</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
     </w:p>
-    <w:p w14:paraId="08640A3F" w14:textId="77777777" w:rsidR="00CB49D8" w:rsidRDefault="00CB49D8" w:rsidP="00CB49D8">
+    <w:p w:rsidR="00CB49D8" w:rsidP="00CB49D8" w:rsidRDefault="00CB49D8" w14:paraId="08640A3F" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:before="40"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5BD25EB9" w14:textId="77777777" w:rsidR="00CB49D8" w:rsidRPr="00E572C5" w:rsidRDefault="00CB49D8" w:rsidP="00CB49D8">
+    <w:p w:rsidRPr="00E572C5" w:rsidR="00CB49D8" w:rsidP="00CB49D8" w:rsidRDefault="00CB49D8" w14:paraId="5BD25EB9" w14:textId="77777777">
       <w:pPr>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E572C5">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>Position Title</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3088BBBF" w14:textId="77777777" w:rsidR="00CB49D8" w:rsidRPr="00C544C9" w:rsidRDefault="00CB49D8" w:rsidP="00CB49D8">
+    <w:p w:rsidRPr="00C544C9" w:rsidR="00CB49D8" w:rsidP="4D8926B0" w:rsidRDefault="00CB49D8" w14:paraId="3088BBBF" w14:textId="6DD0CAAF">
+      <w:pPr>
+        <w:spacing/>
+        <w:contextualSpacing w:val="1"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="4D8926B0" w:rsidR="00CB49D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Company Name, City, State | </w:t>
+      </w:r>
+      <w:r w:rsidRPr="4D8926B0" w:rsidR="305585DB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Month &amp; </w:t>
+      </w:r>
+      <w:r w:rsidRPr="4D8926B0" w:rsidR="00CB49D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>Year – Present</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00E572C5" w:rsidR="00CB49D8" w:rsidP="00CB49D8" w:rsidRDefault="00CB49D8" w14:paraId="08974E61" w14:textId="2A0B0ED1">
       <w:pPr>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:i/>
-[...21 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:lang w:val="en"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E572C5">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:lang w:val="en"/>
         </w:rPr>
         <w:t>2-4 lines of job description in paragraph format relevant to job</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:lang w:val="en"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00277664">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:lang w:val="en"/>
         </w:rPr>
         <w:t xml:space="preserve">[See </w:t>
       </w:r>
-      <w:hyperlink r:id="rId16" w:history="1">
+      <w:hyperlink w:history="1" r:id="rId16">
         <w:r w:rsidR="00287025">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:sz w:val="21"/>
             <w:szCs w:val="21"/>
             <w:lang w:val="en"/>
           </w:rPr>
           <w:t>Res</w:t>
         </w:r>
         <w:r w:rsidR="00287025">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:sz w:val="21"/>
             <w:szCs w:val="21"/>
             <w:lang w:val="en"/>
           </w:rPr>
           <w:t>u</w:t>
         </w:r>
         <w:r w:rsidR="00287025">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:sz w:val="21"/>
             <w:szCs w:val="21"/>
             <w:lang w:val="en"/>
           </w:rPr>
           <w:t>me Content</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00277664">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:lang w:val="en"/>
         </w:rPr>
         <w:t>]</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3B0765F1" w14:textId="2A74E9BF" w:rsidR="00437794" w:rsidRPr="00544BAE" w:rsidRDefault="00544BAE" w:rsidP="00544BAE">
+    <w:p w:rsidRPr="00544BAE" w:rsidR="00437794" w:rsidP="00544BAE" w:rsidRDefault="00544BAE" w14:paraId="3B0765F1" w14:textId="2A74E9BF">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00544BAE">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve">Bulleted Accomplishments: See </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00544BAE">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>above</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
     </w:p>
-    <w:p w14:paraId="43CDC064" w14:textId="475A8B01" w:rsidR="00544BAE" w:rsidRPr="00544BAE" w:rsidRDefault="00544BAE" w:rsidP="00544BAE">
+    <w:p w:rsidRPr="00544BAE" w:rsidR="00544BAE" w:rsidP="00544BAE" w:rsidRDefault="00544BAE" w14:paraId="43CDC064" w14:textId="475A8B01">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E572C5">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve">Bulleted Accomplishments: See </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00E572C5">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>above</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
     </w:p>
-    <w:p w14:paraId="66D7E66C" w14:textId="77777777" w:rsidR="00544BAE" w:rsidRPr="00544BAE" w:rsidRDefault="00544BAE" w:rsidP="00544BAE">
+    <w:p w:rsidRPr="00544BAE" w:rsidR="00544BAE" w:rsidP="00544BAE" w:rsidRDefault="00544BAE" w14:paraId="66D7E66C" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="25DEA4F2" w14:textId="40435942" w:rsidR="00437794" w:rsidRPr="00852A68" w:rsidRDefault="00437794" w:rsidP="00437794">
+    <w:p w:rsidRPr="00852A68" w:rsidR="00437794" w:rsidP="00437794" w:rsidRDefault="00437794" w14:paraId="25DEA4F2" w14:textId="40435942">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00852A68">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>PROFESSIONAL INTERESTS</w:t>
       </w:r>
       <w:r w:rsidR="00541525">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00E750C9">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:lang w:val="en"/>
         </w:rPr>
         <w:t xml:space="preserve">[See </w:t>
       </w:r>
-      <w:hyperlink r:id="rId17" w:history="1">
+      <w:hyperlink w:history="1" r:id="rId17">
         <w:r w:rsidR="00287025">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:sz w:val="21"/>
             <w:szCs w:val="21"/>
             <w:lang w:val="en"/>
           </w:rPr>
           <w:t xml:space="preserve">CV </w:t>
         </w:r>
         <w:r w:rsidR="00287025">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:sz w:val="21"/>
             <w:szCs w:val="21"/>
             <w:lang w:val="en"/>
           </w:rPr>
           <w:t>G</w:t>
         </w:r>
         <w:r w:rsidR="00287025">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:sz w:val="21"/>
             <w:szCs w:val="21"/>
             <w:lang w:val="en"/>
           </w:rPr>
           <w:t>uide</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00E750C9">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:lang w:val="en"/>
         </w:rPr>
         <w:t>]</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="696A9BF2" w14:textId="49FDC9CD" w:rsidR="00437794" w:rsidRPr="003350E4" w:rsidRDefault="00852A68" w:rsidP="009B2564">
+    <w:p w:rsidRPr="003350E4" w:rsidR="00437794" w:rsidP="009B2564" w:rsidRDefault="00852A68" w14:paraId="696A9BF2" w14:textId="49FDC9CD">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>Interest #1</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="39ED906B" w14:textId="37823C79" w:rsidR="00437794" w:rsidRPr="003350E4" w:rsidRDefault="00852A68" w:rsidP="009B2564">
+    <w:p w:rsidRPr="003350E4" w:rsidR="00437794" w:rsidP="009B2564" w:rsidRDefault="00852A68" w14:paraId="39ED906B" w14:textId="37823C79">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>Interest #2</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="12F7D87A" w14:textId="108D8178" w:rsidR="00681208" w:rsidRPr="00852A68" w:rsidRDefault="00852A68" w:rsidP="009B2564">
+    <w:p w:rsidRPr="00852A68" w:rsidR="00681208" w:rsidP="009B2564" w:rsidRDefault="00852A68" w14:paraId="12F7D87A" w14:textId="108D8178">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>Interest #3</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="57627B48" w14:textId="77777777" w:rsidR="007470A9" w:rsidRDefault="007470A9" w:rsidP="0089669A">
+    <w:p w:rsidR="007470A9" w:rsidP="0089669A" w:rsidRDefault="007470A9" w14:paraId="57627B48" w14:textId="77777777">
       <w:pPr>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="006CFCA4" w14:textId="38041416" w:rsidR="007470A9" w:rsidRPr="0000063B" w:rsidRDefault="007470A9" w:rsidP="007470A9">
-[...8 lines deleted...]
-      <w:bookmarkStart w:id="2" w:name="_Hlk76548618"/>
+    <w:p w:rsidRPr="0000063B" w:rsidR="007470A9" w:rsidP="007470A9" w:rsidRDefault="007470A9" w14:paraId="006CFCA4" w14:textId="38041416">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:name="_Hlk76548618" w:id="2"/>
       <w:r w:rsidRPr="00D73B6E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>PUBLICATIONS</w:t>
       </w:r>
       <w:r w:rsidR="00D73B6E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve"> &amp; PRESENTATIONS</w:t>
       </w:r>
       <w:r w:rsidR="00013B22">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
@@ -1983,95 +1981,95 @@
           <w:b/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>PROJECTS</w:t>
       </w:r>
       <w:r w:rsidR="00D73B6E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00E750C9">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:lang w:val="en"/>
         </w:rPr>
         <w:t xml:space="preserve">[See </w:t>
       </w:r>
-      <w:hyperlink r:id="rId18" w:history="1">
+      <w:hyperlink w:history="1" r:id="rId18">
         <w:r w:rsidR="00287025">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:sz w:val="21"/>
             <w:szCs w:val="21"/>
             <w:lang w:val="en"/>
           </w:rPr>
           <w:t xml:space="preserve">CV </w:t>
         </w:r>
         <w:r w:rsidR="00287025">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:sz w:val="21"/>
             <w:szCs w:val="21"/>
             <w:lang w:val="en"/>
           </w:rPr>
           <w:t>G</w:t>
         </w:r>
         <w:r w:rsidR="00287025">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:sz w:val="21"/>
             <w:szCs w:val="21"/>
             <w:lang w:val="en"/>
           </w:rPr>
           <w:t>uide</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00E750C9">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:lang w:val="en"/>
         </w:rPr>
         <w:t>]</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="2"/>
-    <w:p w14:paraId="7024BD2C" w14:textId="2378E558" w:rsidR="007470A9" w:rsidRPr="003350E4" w:rsidRDefault="007470A9" w:rsidP="007470A9">
+    <w:p w:rsidRPr="003350E4" w:rsidR="007470A9" w:rsidP="007470A9" w:rsidRDefault="007470A9" w14:paraId="7024BD2C" w14:textId="2378E558">
       <w:pPr>
         <w:ind w:left="720" w:hanging="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003350E4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve">Prince, D., Rouse, M.M., &amp; </w:t>
       </w:r>
       <w:r w:rsidRPr="003350E4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
@@ -2139,62 +2137,62 @@
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>tudents.</w:t>
       </w:r>
       <w:r w:rsidRPr="003350E4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve"> Journal of Educational Psychology, 8</w:t>
       </w:r>
       <w:r w:rsidRPr="003350E4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>(2), 22-23. http://doi.org/3443904343</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7EF54A8A" w14:textId="77777777" w:rsidR="007470A9" w:rsidRPr="003350E4" w:rsidRDefault="007470A9" w:rsidP="007470A9">
+    <w:p w:rsidRPr="003350E4" w:rsidR="007470A9" w:rsidP="007470A9" w:rsidRDefault="007470A9" w14:paraId="7EF54A8A" w14:textId="77777777">
       <w:pPr>
         <w:ind w:left="720" w:hanging="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1EB9D19A" w14:textId="55A1BC24" w:rsidR="007470A9" w:rsidRPr="00CB49D8" w:rsidRDefault="007470A9" w:rsidP="00CB49D8">
+    <w:p w:rsidRPr="00CB49D8" w:rsidR="007470A9" w:rsidP="00CB49D8" w:rsidRDefault="007470A9" w14:paraId="1EB9D19A" w14:textId="55A1BC24">
       <w:pPr>
         <w:ind w:left="720" w:hanging="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003350E4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>Sunny, T.</w:t>
       </w:r>
       <w:r w:rsidRPr="003350E4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
@@ -2217,2356 +2215,2421 @@
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve">, February 18). </w:t>
       </w:r>
       <w:r w:rsidRPr="003350E4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>Los Angeles county early childhood program</w:t>
       </w:r>
       <w:r w:rsidRPr="003350E4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve"> [Poster presentation outlining implications of preschool programming] Department of Psychology Student Symposium, University of California, Riverside, CA.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="50D05CBD" w14:textId="77777777" w:rsidR="007470A9" w:rsidRPr="003350E4" w:rsidRDefault="007470A9" w:rsidP="007470A9">
+    <w:p w:rsidRPr="003350E4" w:rsidR="007470A9" w:rsidP="007470A9" w:rsidRDefault="007470A9" w14:paraId="50D05CBD" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="64829A4C" w14:textId="016DD165" w:rsidR="007470A9" w:rsidRPr="00B748BE" w:rsidRDefault="007470A9" w:rsidP="007470A9">
+    <w:p w:rsidRPr="00B748BE" w:rsidR="007470A9" w:rsidP="007470A9" w:rsidRDefault="007470A9" w14:paraId="64829A4C" w14:textId="016DD165">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B748BE">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>HONORS &amp; AWARDS</w:t>
       </w:r>
       <w:r w:rsidR="00E70F1F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve"> OR DISTINCTIONS</w:t>
       </w:r>
       <w:r w:rsidR="00B748BE">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00E750C9">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:lang w:val="en"/>
         </w:rPr>
         <w:t xml:space="preserve">[See </w:t>
       </w:r>
-      <w:hyperlink r:id="rId19" w:history="1">
+      <w:hyperlink w:history="1" r:id="rId19">
         <w:r w:rsidR="00287025">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:sz w:val="21"/>
             <w:szCs w:val="21"/>
             <w:lang w:val="en"/>
           </w:rPr>
           <w:t>CV G</w:t>
         </w:r>
         <w:r w:rsidR="00287025">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:sz w:val="21"/>
             <w:szCs w:val="21"/>
             <w:lang w:val="en"/>
           </w:rPr>
           <w:t>u</w:t>
         </w:r>
         <w:r w:rsidR="00287025">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:sz w:val="21"/>
             <w:szCs w:val="21"/>
             <w:lang w:val="en"/>
           </w:rPr>
           <w:t>ide</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00E750C9">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:lang w:val="en"/>
         </w:rPr>
         <w:t>]</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="01663512" w14:textId="0F834BA9" w:rsidR="007470A9" w:rsidRPr="003350E4" w:rsidRDefault="00B748BE" w:rsidP="00983ADE">
+    <w:p w:rsidRPr="003350E4" w:rsidR="007470A9" w:rsidP="00983ADE" w:rsidRDefault="00B748BE" w14:paraId="01663512" w14:textId="0F834BA9">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>Honor/Award #1</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7D2ACF5E" w14:textId="4A24C15E" w:rsidR="00B748BE" w:rsidRPr="003350E4" w:rsidRDefault="00B748BE" w:rsidP="00983ADE">
+    <w:p w:rsidRPr="003350E4" w:rsidR="00B748BE" w:rsidP="00983ADE" w:rsidRDefault="00B748BE" w14:paraId="7D2ACF5E" w14:textId="4A24C15E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>Honor/Award #2</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3B641C3B" w14:textId="77777777" w:rsidR="007470A9" w:rsidRPr="00E572C5" w:rsidRDefault="007470A9" w:rsidP="0089669A">
+    <w:p w:rsidRPr="00E572C5" w:rsidR="007470A9" w:rsidP="0089669A" w:rsidRDefault="007470A9" w14:paraId="3B641C3B" w14:textId="77777777">
       <w:pPr>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="07B46469" w14:textId="4D36EB78" w:rsidR="001B7429" w:rsidRPr="004D726F" w:rsidRDefault="006C380A" w:rsidP="001B7429">
+    <w:p w:rsidRPr="004D726F" w:rsidR="001B7429" w:rsidP="001B7429" w:rsidRDefault="006C380A" w14:paraId="07B46469" w14:textId="4D36EB78">
       <w:pPr>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:caps/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004D726F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:caps/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>Volunteer</w:t>
       </w:r>
-      <w:r w:rsidR="001B7429" w:rsidRPr="004D726F">
+      <w:r w:rsidRPr="004D726F" w:rsidR="001B7429">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:caps/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve">ism </w:t>
       </w:r>
-      <w:r w:rsidR="00102A0E" w:rsidRPr="004D726F">
+      <w:r w:rsidRPr="004D726F" w:rsidR="00102A0E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:caps/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve">or </w:t>
       </w:r>
-      <w:r w:rsidR="001B7429" w:rsidRPr="004D726F">
+      <w:r w:rsidRPr="004D726F" w:rsidR="001B7429">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:caps/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>Community Engagement</w:t>
       </w:r>
       <w:r w:rsidR="00541525">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00E750C9">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:lang w:val="en"/>
         </w:rPr>
         <w:t xml:space="preserve">[See </w:t>
       </w:r>
-      <w:hyperlink r:id="rId20" w:history="1">
+      <w:hyperlink w:history="1" r:id="rId20">
         <w:r w:rsidR="00E750C9">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:sz w:val="21"/>
             <w:szCs w:val="21"/>
             <w:lang w:val="en"/>
           </w:rPr>
           <w:t>CV Guid</w:t>
         </w:r>
         <w:r w:rsidR="00E750C9">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:sz w:val="21"/>
             <w:szCs w:val="21"/>
             <w:lang w:val="en"/>
           </w:rPr>
           <w:t>e</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00E750C9">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:lang w:val="en"/>
         </w:rPr>
         <w:t>]</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="016276AE" w14:textId="24728778" w:rsidR="00B80B65" w:rsidRPr="00B80B65" w:rsidRDefault="00B80B65" w:rsidP="00B80B65">
+    <w:p w:rsidRPr="00B80B65" w:rsidR="00B80B65" w:rsidP="00B80B65" w:rsidRDefault="00B80B65" w14:paraId="016276AE" w14:textId="24728778">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve">Volunteer </w:t>
       </w:r>
       <w:r w:rsidRPr="00B80B65">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>Position Title</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="396F969A" w14:textId="77777777" w:rsidR="00B80B65" w:rsidRPr="00C544C9" w:rsidRDefault="00B80B65" w:rsidP="00B80B65">
+    <w:p w:rsidRPr="00C544C9" w:rsidR="00B80B65" w:rsidP="00B80B65" w:rsidRDefault="00B80B65" w14:paraId="396F969A" w14:textId="77777777">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C544C9">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>Company Name, City, State | Year – Present</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="08F15DED" w14:textId="77777777" w:rsidR="00B80B65" w:rsidRPr="00B80B65" w:rsidRDefault="00B80B65" w:rsidP="00B80B65">
+    <w:p w:rsidRPr="00B80B65" w:rsidR="00B80B65" w:rsidP="00B80B65" w:rsidRDefault="00B80B65" w14:paraId="08F15DED" w14:textId="77777777">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:lang w:val="en"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B80B65">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:lang w:val="en"/>
         </w:rPr>
         <w:t>2-4 lines of job description in paragraph format relevant to job</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="05480F2A" w14:textId="432D04B2" w:rsidR="00A96876" w:rsidRPr="002B0946" w:rsidRDefault="001B7429" w:rsidP="00A96876">
+    <w:p w:rsidRPr="002B0946" w:rsidR="00A96876" w:rsidP="00A96876" w:rsidRDefault="001B7429" w14:paraId="05480F2A" w14:textId="432D04B2">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:before="40"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E572C5">
-[...2 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1"/>
+      <w:r w:rsidRPr="4D8926B0" w:rsidR="001B7429">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve">Bulleted Accomplishments: See </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="00E572C5">
-[...2 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1"/>
+      <w:r w:rsidRPr="4D8926B0" w:rsidR="001B7429">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>above</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
     </w:p>
-    <w:p w14:paraId="387A7A6D" w14:textId="7EB9D441" w:rsidR="00A96876" w:rsidRPr="00DF7A1D" w:rsidRDefault="00A96876" w:rsidP="00A96876">
+    <w:p w:rsidR="4D8926B0" w:rsidP="4D8926B0" w:rsidRDefault="4D8926B0" w14:paraId="672507C1" w14:textId="513E9EDE">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:color w:val="808080" w:themeColor="background1" w:themeTint="FF" w:themeShade="80"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00DF7A1D" w:rsidR="00A96876" w:rsidP="00A96876" w:rsidRDefault="00A96876" w14:paraId="387A7A6D" w14:textId="7EB9D441">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DF7A1D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>CREDENTIALS &amp; CERTIFICATIONS</w:t>
       </w:r>
-      <w:r w:rsidR="006844E5" w:rsidRPr="00DF7A1D">
+      <w:r w:rsidRPr="00DF7A1D" w:rsidR="006844E5">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00E750C9" w:rsidRPr="00DF7A1D">
+      <w:r w:rsidRPr="00DF7A1D" w:rsidR="00E750C9">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:lang w:val="en"/>
         </w:rPr>
         <w:t xml:space="preserve">[See </w:t>
       </w:r>
-      <w:hyperlink r:id="rId21" w:history="1">
-        <w:r w:rsidR="00287025" w:rsidRPr="00DF7A1D">
+      <w:hyperlink w:history="1" r:id="rId21">
+        <w:r w:rsidRPr="00DF7A1D" w:rsidR="00287025">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
             <w:sz w:val="21"/>
             <w:szCs w:val="21"/>
             <w:lang w:val="en"/>
           </w:rPr>
           <w:t>CV G</w:t>
         </w:r>
-        <w:r w:rsidR="00287025" w:rsidRPr="00DF7A1D">
+        <w:r w:rsidRPr="00DF7A1D" w:rsidR="00287025">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
             <w:sz w:val="21"/>
             <w:szCs w:val="21"/>
             <w:lang w:val="en"/>
           </w:rPr>
           <w:t>u</w:t>
         </w:r>
-        <w:r w:rsidR="00287025" w:rsidRPr="00DF7A1D">
+        <w:r w:rsidRPr="00DF7A1D" w:rsidR="00287025">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
             <w:sz w:val="21"/>
             <w:szCs w:val="21"/>
             <w:lang w:val="en"/>
           </w:rPr>
           <w:t>ide</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00E750C9" w:rsidRPr="00DF7A1D">
+      <w:r w:rsidRPr="00DF7A1D" w:rsidR="00E750C9">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:lang w:val="en"/>
         </w:rPr>
         <w:t>]</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4DB77BF7" w14:textId="77777777" w:rsidR="00A96876" w:rsidRPr="00DF7A1D" w:rsidRDefault="00A96876" w:rsidP="00A96876">
+    <w:p w:rsidRPr="00DF7A1D" w:rsidR="00A96876" w:rsidP="00A96876" w:rsidRDefault="00A96876" w14:paraId="4DB77BF7" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DF7A1D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>Pupil Personnel Services (PPS) Credential</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="131BA0CE" w14:textId="24EA488F" w:rsidR="00A96876" w:rsidRPr="00DF7A1D" w:rsidRDefault="00A96876" w:rsidP="00A96876">
+    <w:p w:rsidRPr="00DF7A1D" w:rsidR="00A96876" w:rsidP="00A96876" w:rsidRDefault="00A96876" w14:paraId="131BA0CE" w14:textId="24EA488F">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DF7A1D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>Fresno Pacific University, Fresno, CA</w:t>
       </w:r>
-      <w:r w:rsidR="00E44831" w:rsidRPr="00DF7A1D">
+      <w:r w:rsidRPr="00DF7A1D" w:rsidR="00E44831">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve"> | </w:t>
       </w:r>
-      <w:r w:rsidR="00796F4C" w:rsidRPr="00DF7A1D">
+      <w:r w:rsidRPr="00DF7A1D" w:rsidR="00796F4C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>May 2023</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="25F4ABCB" w14:textId="77777777" w:rsidR="00A96876" w:rsidRPr="00DF7A1D" w:rsidRDefault="00A96876" w:rsidP="00A96876">
+    <w:p w:rsidRPr="00DF7A1D" w:rsidR="00A96876" w:rsidP="00A96876" w:rsidRDefault="00A96876" w14:paraId="25F4ABCB" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="366F63FD" w14:textId="77777777" w:rsidR="00A96876" w:rsidRPr="00DF7A1D" w:rsidRDefault="00A96876" w:rsidP="00A96876">
+    <w:p w:rsidRPr="00DF7A1D" w:rsidR="00A96876" w:rsidP="00A96876" w:rsidRDefault="00A96876" w14:paraId="366F63FD" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DF7A1D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>School Psychologist National Certification</w:t>
       </w:r>
       <w:r w:rsidRPr="00DF7A1D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00DF7A1D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00DF7A1D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
         <w:t xml:space="preserve">                    </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="52394404" w14:textId="63FCAAD9" w:rsidR="00A96876" w:rsidRPr="00DF7A1D" w:rsidRDefault="00A96876" w:rsidP="00A96876">
+    <w:p w:rsidRPr="00DF7A1D" w:rsidR="00A96876" w:rsidP="00A96876" w:rsidRDefault="00A96876" w14:paraId="52394404" w14:textId="63FCAAD9">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DF7A1D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve">National School Psychology Certification Board, </w:t>
       </w:r>
-      <w:r w:rsidR="00414A79" w:rsidRPr="00DF7A1D">
+      <w:r w:rsidRPr="00DF7A1D" w:rsidR="00414A79">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>Bethesda</w:t>
       </w:r>
       <w:r w:rsidRPr="00DF7A1D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>, MD</w:t>
       </w:r>
-      <w:r w:rsidR="00E44831" w:rsidRPr="00DF7A1D">
+      <w:r w:rsidRPr="00DF7A1D" w:rsidR="00E44831">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve"> | </w:t>
       </w:r>
-      <w:r w:rsidR="00796F4C" w:rsidRPr="00DF7A1D">
+      <w:r w:rsidRPr="00DF7A1D" w:rsidR="00796F4C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>June 2023</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7F76A294" w14:textId="77777777" w:rsidR="00A96876" w:rsidRPr="00DF7A1D" w:rsidRDefault="00A96876" w:rsidP="0000063B">
+    <w:p w:rsidRPr="00DF7A1D" w:rsidR="00A96876" w:rsidP="0000063B" w:rsidRDefault="00A96876" w14:paraId="7F76A294" w14:textId="77777777">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:caps/>
           <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="703203B2" w14:textId="214B5037" w:rsidR="0000063B" w:rsidRPr="00DF7A1D" w:rsidRDefault="0000063B" w:rsidP="0000063B">
+    <w:p w:rsidRPr="00DF7A1D" w:rsidR="0000063B" w:rsidP="0000063B" w:rsidRDefault="0000063B" w14:paraId="703203B2" w14:textId="214B5037">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:caps/>
           <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DF7A1D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:caps/>
           <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>Other Professional Experience</w:t>
       </w:r>
       <w:r w:rsidRPr="00DF7A1D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00E750C9" w:rsidRPr="00DF7A1D">
+      <w:r w:rsidRPr="00DF7A1D" w:rsidR="00E750C9">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:lang w:val="en"/>
         </w:rPr>
         <w:t xml:space="preserve">[See </w:t>
       </w:r>
-      <w:hyperlink r:id="rId22" w:history="1">
-        <w:r w:rsidR="00287025" w:rsidRPr="00DF7A1D">
+      <w:hyperlink w:history="1" r:id="rId22">
+        <w:r w:rsidRPr="00DF7A1D" w:rsidR="00287025">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
             <w:sz w:val="21"/>
             <w:szCs w:val="21"/>
             <w:lang w:val="en"/>
           </w:rPr>
           <w:t>CV Gu</w:t>
         </w:r>
-        <w:r w:rsidR="00287025" w:rsidRPr="00DF7A1D">
+        <w:r w:rsidRPr="00DF7A1D" w:rsidR="00287025">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
             <w:sz w:val="21"/>
             <w:szCs w:val="21"/>
             <w:lang w:val="en"/>
           </w:rPr>
           <w:t>i</w:t>
         </w:r>
-        <w:r w:rsidR="00287025" w:rsidRPr="00DF7A1D">
+        <w:r w:rsidRPr="00DF7A1D" w:rsidR="00287025">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
             <w:sz w:val="21"/>
             <w:szCs w:val="21"/>
             <w:lang w:val="en"/>
           </w:rPr>
           <w:t>de</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00E750C9" w:rsidRPr="00DF7A1D">
+      <w:r w:rsidRPr="00DF7A1D" w:rsidR="00E750C9">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:lang w:val="en"/>
         </w:rPr>
         <w:t>]</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="49C4C584" w14:textId="77777777" w:rsidR="0000063B" w:rsidRPr="00DF7A1D" w:rsidRDefault="0000063B" w:rsidP="0000063B">
+    <w:p w:rsidRPr="00DF7A1D" w:rsidR="0000063B" w:rsidP="0000063B" w:rsidRDefault="0000063B" w14:paraId="49C4C584" w14:textId="77777777">
       <w:pPr>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DF7A1D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>Position Title</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1CDA2A8D" w14:textId="77777777" w:rsidR="0000063B" w:rsidRPr="00DF7A1D" w:rsidRDefault="0000063B" w:rsidP="0000063B">
+    <w:p w:rsidRPr="00DF7A1D" w:rsidR="0000063B" w:rsidP="4D8926B0" w:rsidRDefault="0000063B" w14:paraId="1CDA2A8D" w14:textId="000F02E8">
+      <w:pPr>
+        <w:spacing/>
+        <w:contextualSpacing w:val="1"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="4D8926B0" w:rsidR="0000063B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:color w:val="808080" w:themeColor="background1" w:themeTint="FF" w:themeShade="80"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Company Name, City, State | </w:t>
+      </w:r>
+      <w:r w:rsidRPr="4D8926B0" w:rsidR="6D202647">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:color w:val="808080" w:themeColor="background1" w:themeTint="FF" w:themeShade="80"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Month &amp; </w:t>
+      </w:r>
+      <w:r w:rsidRPr="4D8926B0" w:rsidR="0000063B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:color w:val="808080" w:themeColor="background1" w:themeTint="FF" w:themeShade="80"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>Year – Present</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00DF7A1D" w:rsidR="0000063B" w:rsidP="0000063B" w:rsidRDefault="0000063B" w14:paraId="789F35A4" w14:textId="77777777">
       <w:pPr>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:i/>
-[...3 lines deleted...]
-          <w:szCs w:val="21"/>
+          <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="en"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DF7A1D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:i/>
-[...13 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:lang w:val="en"/>
         </w:rPr>
-      </w:pPr>
-[...7 lines deleted...]
-        </w:rPr>
         <w:t>2-4 lines of job description in paragraph format relevant to job</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0ED9CD4A" w14:textId="77777777" w:rsidR="0000063B" w:rsidRPr="00DF7A1D" w:rsidRDefault="0000063B" w:rsidP="0000063B">
+    <w:p w:rsidRPr="00DF7A1D" w:rsidR="0000063B" w:rsidP="0000063B" w:rsidRDefault="0000063B" w14:paraId="0ED9CD4A" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:before="40"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DF7A1D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve">Bulleted Accomplishments: See </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00DF7A1D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>above</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
     </w:p>
-    <w:p w14:paraId="54A55B56" w14:textId="77777777" w:rsidR="0000063B" w:rsidRPr="00DF7A1D" w:rsidRDefault="0000063B" w:rsidP="0000063B">
+    <w:p w:rsidRPr="00DF7A1D" w:rsidR="0000063B" w:rsidP="0000063B" w:rsidRDefault="0000063B" w14:paraId="54A55B56" w14:textId="77777777">
       <w:pPr>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="66ADC8B5" w14:textId="77777777" w:rsidR="0000063B" w:rsidRPr="00DF7A1D" w:rsidRDefault="0000063B" w:rsidP="0000063B">
+    <w:p w:rsidRPr="00DF7A1D" w:rsidR="0000063B" w:rsidP="0000063B" w:rsidRDefault="0000063B" w14:paraId="66ADC8B5" w14:textId="77777777">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DF7A1D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>Position Title</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="33F9B91F" w14:textId="77777777" w:rsidR="0000063B" w:rsidRPr="00DF7A1D" w:rsidRDefault="0000063B" w:rsidP="0000063B">
+    <w:p w:rsidRPr="00DF7A1D" w:rsidR="0000063B" w:rsidP="4D8926B0" w:rsidRDefault="0000063B" w14:paraId="33F9B91F" w14:textId="0A6D3B86">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:i/>
-[...3 lines deleted...]
-          <w:szCs w:val="21"/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="4D8926B0" w:rsidR="0000063B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:color w:val="808080" w:themeColor="background1" w:themeTint="FF" w:themeShade="80"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Company Name, City, State | </w:t>
+      </w:r>
+      <w:r w:rsidRPr="4D8926B0" w:rsidR="3D30A4B5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:color w:val="808080" w:themeColor="background1" w:themeTint="FF" w:themeShade="80"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Month &amp; </w:t>
+      </w:r>
+      <w:r w:rsidRPr="4D8926B0" w:rsidR="0000063B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:color w:val="808080" w:themeColor="background1" w:themeTint="FF" w:themeShade="80"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>Year – Present</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00DF7A1D" w:rsidR="0000063B" w:rsidP="0000063B" w:rsidRDefault="0000063B" w14:paraId="0E3FAD49" w14:textId="77777777">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="en"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DF7A1D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:i/>
-[...12 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:lang w:val="en"/>
         </w:rPr>
-      </w:pPr>
-[...7 lines deleted...]
-        </w:rPr>
         <w:t>2-4 lines of job description in paragraph format relevant to job</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3BE786E3" w14:textId="77777777" w:rsidR="0000063B" w:rsidRPr="00DF7A1D" w:rsidRDefault="0000063B" w:rsidP="0000063B">
+    <w:p w:rsidRPr="00DF7A1D" w:rsidR="0000063B" w:rsidP="0000063B" w:rsidRDefault="0000063B" w14:paraId="3BE786E3" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:before="40"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DF7A1D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve">Bulleted Accomplishments: See </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00DF7A1D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>above</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
     </w:p>
-    <w:p w14:paraId="46DEEF27" w14:textId="77777777" w:rsidR="0000063B" w:rsidRPr="00DF7A1D" w:rsidRDefault="0000063B" w:rsidP="0000063B">
+    <w:p w:rsidRPr="00DF7A1D" w:rsidR="0000063B" w:rsidP="0000063B" w:rsidRDefault="0000063B" w14:paraId="46DEEF27" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:before="40"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="536ED628" w14:textId="553774F0" w:rsidR="0000063B" w:rsidRPr="00DF7A1D" w:rsidRDefault="0000063B" w:rsidP="0000063B">
+    <w:p w:rsidRPr="00DF7A1D" w:rsidR="0000063B" w:rsidP="0000063B" w:rsidRDefault="0000063B" w14:paraId="536ED628" w14:textId="553774F0">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DF7A1D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>PROFESSIONAL AFFILIATIONS</w:t>
       </w:r>
-      <w:r w:rsidR="00414A79" w:rsidRPr="00DF7A1D">
+      <w:r w:rsidRPr="00DF7A1D" w:rsidR="00414A79">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve"> OR MEMBERSHIPS</w:t>
       </w:r>
-      <w:r w:rsidR="006844E5" w:rsidRPr="00DF7A1D">
+      <w:r w:rsidRPr="00DF7A1D" w:rsidR="006844E5">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00414A79" w:rsidRPr="00DF7A1D">
+      <w:r w:rsidRPr="00DF7A1D" w:rsidR="00414A79">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:lang w:val="en"/>
         </w:rPr>
         <w:t xml:space="preserve">[See </w:t>
       </w:r>
-      <w:hyperlink r:id="rId23" w:history="1">
-        <w:r w:rsidR="00287025" w:rsidRPr="00DF7A1D">
+      <w:hyperlink w:history="1" r:id="rId23">
+        <w:r w:rsidRPr="00DF7A1D" w:rsidR="00287025">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
             <w:sz w:val="21"/>
             <w:szCs w:val="21"/>
             <w:lang w:val="en"/>
           </w:rPr>
           <w:t>CV Gu</w:t>
         </w:r>
-        <w:r w:rsidR="00287025" w:rsidRPr="00DF7A1D">
+        <w:r w:rsidRPr="00DF7A1D" w:rsidR="00287025">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
             <w:sz w:val="21"/>
             <w:szCs w:val="21"/>
             <w:lang w:val="en"/>
           </w:rPr>
           <w:t>i</w:t>
         </w:r>
-        <w:r w:rsidR="00287025" w:rsidRPr="00DF7A1D">
+        <w:r w:rsidRPr="00DF7A1D" w:rsidR="00287025">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
             <w:sz w:val="21"/>
             <w:szCs w:val="21"/>
             <w:lang w:val="en"/>
           </w:rPr>
           <w:t>de</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00414A79" w:rsidRPr="00DF7A1D">
+      <w:r w:rsidRPr="00DF7A1D" w:rsidR="00414A79">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:lang w:val="en"/>
         </w:rPr>
         <w:t>]</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5E1AADD2" w14:textId="18E9279B" w:rsidR="0000063B" w:rsidRPr="00DF7A1D" w:rsidRDefault="0000063B" w:rsidP="0000063B">
+    <w:p w:rsidRPr="00DF7A1D" w:rsidR="0000063B" w:rsidP="0000063B" w:rsidRDefault="0000063B" w14:paraId="5E1AADD2" w14:textId="18E9279B">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DF7A1D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>Crisis Prevention Institute (CPI) trained in Nonviolent Crisis Intervention</w:t>
       </w:r>
-      <w:r w:rsidR="00E44831" w:rsidRPr="00DF7A1D">
+      <w:r w:rsidRPr="00DF7A1D" w:rsidR="00E44831">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve"> |</w:t>
       </w:r>
       <w:r w:rsidRPr="00DF7A1D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve"> Aug 202</w:t>
       </w:r>
-      <w:r w:rsidR="00796F4C" w:rsidRPr="00DF7A1D">
+      <w:r w:rsidRPr="00DF7A1D" w:rsidR="00796F4C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="408B43B4" w14:textId="77777777" w:rsidR="0000063B" w:rsidRPr="00DF7A1D" w:rsidRDefault="0000063B" w:rsidP="0000063B">
+    <w:p w:rsidRPr="00DF7A1D" w:rsidR="0000063B" w:rsidP="0000063B" w:rsidRDefault="0000063B" w14:paraId="408B43B4" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DF7A1D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>Member, National Association of School Psychologists</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4652D7DE" w14:textId="765198AA" w:rsidR="0000063B" w:rsidRPr="00DF7A1D" w:rsidRDefault="0000063B" w:rsidP="0000063B">
+    <w:p w:rsidRPr="00DF7A1D" w:rsidR="0000063B" w:rsidP="0000063B" w:rsidRDefault="0000063B" w14:paraId="4652D7DE" w14:textId="765198AA">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DF7A1D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>Member, Honor Society of Phi Kappa Phi</w:t>
       </w:r>
-      <w:r w:rsidR="00E44831" w:rsidRPr="00DF7A1D">
+      <w:r w:rsidRPr="00DF7A1D" w:rsidR="00E44831">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve"> | </w:t>
       </w:r>
       <w:r w:rsidRPr="00DF7A1D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>Sep 20</w:t>
       </w:r>
-      <w:r w:rsidR="00796F4C" w:rsidRPr="00DF7A1D">
+      <w:r w:rsidRPr="00DF7A1D" w:rsidR="00796F4C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>22</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="73304121" w14:textId="12EFDF77" w:rsidR="0000063B" w:rsidRPr="00DF7A1D" w:rsidRDefault="0000063B" w:rsidP="0000063B">
+    <w:p w:rsidRPr="00DF7A1D" w:rsidR="0000063B" w:rsidP="0000063B" w:rsidRDefault="0000063B" w14:paraId="73304121" w14:textId="12EFDF77">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DF7A1D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>Member, Kappa Delta Pi</w:t>
       </w:r>
-      <w:r w:rsidR="00E44831" w:rsidRPr="00DF7A1D">
+      <w:r w:rsidRPr="00DF7A1D" w:rsidR="00E44831">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve"> | </w:t>
       </w:r>
       <w:r w:rsidRPr="00DF7A1D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>Sep 20</w:t>
       </w:r>
-      <w:r w:rsidR="002861A9" w:rsidRPr="00DF7A1D">
+      <w:r w:rsidRPr="00DF7A1D" w:rsidR="002861A9">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>22</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1D3F74E5" w14:textId="5F0CCF9C" w:rsidR="0000063B" w:rsidRPr="00DF7A1D" w:rsidRDefault="0000063B" w:rsidP="0000063B">
+    <w:p w:rsidRPr="00DF7A1D" w:rsidR="0000063B" w:rsidP="0000063B" w:rsidRDefault="0000063B" w14:paraId="1D3F74E5" w14:textId="5F0CCF9C">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00DF7A1D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
         <w:t>Member</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00DF7A1D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
         <w:t>, Sigma Delta Pi</w:t>
       </w:r>
-      <w:r w:rsidR="00E44831" w:rsidRPr="00DF7A1D">
+      <w:r w:rsidRPr="00DF7A1D" w:rsidR="00E44831">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
         <w:t xml:space="preserve"> | </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00DF7A1D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
         <w:t>Sep</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00DF7A1D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
         <w:t xml:space="preserve"> 20</w:t>
       </w:r>
-      <w:r w:rsidR="002861A9" w:rsidRPr="00DF7A1D">
+      <w:r w:rsidRPr="00DF7A1D" w:rsidR="002861A9">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
         <w:t>21</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7BB51844" w14:textId="77777777" w:rsidR="00422EF3" w:rsidRPr="00DF7A1D" w:rsidRDefault="00422EF3" w:rsidP="00422EF3">
-[...9 lines deleted...]
-    <w:p w14:paraId="6D70D905" w14:textId="36B12FBA" w:rsidR="00422EF3" w:rsidRPr="00DF7A1D" w:rsidRDefault="00422EF3" w:rsidP="00422EF3">
+    <w:p w:rsidRPr="00DF7A1D" w:rsidR="00422EF3" w:rsidP="00422EF3" w:rsidRDefault="00422EF3" w14:paraId="7BB51844" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00DF7A1D" w:rsidR="00422EF3" w:rsidP="00422EF3" w:rsidRDefault="00422EF3" w14:paraId="6D70D905" w14:textId="36B12FBA">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DF7A1D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>RESEARCH EXPERIENCE</w:t>
       </w:r>
-      <w:r w:rsidR="006844E5" w:rsidRPr="00DF7A1D">
+      <w:r w:rsidRPr="00DF7A1D" w:rsidR="006844E5">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00414A79" w:rsidRPr="00DF7A1D">
+      <w:r w:rsidRPr="00DF7A1D" w:rsidR="00414A79">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:lang w:val="en"/>
         </w:rPr>
         <w:t xml:space="preserve">[See </w:t>
       </w:r>
-      <w:hyperlink r:id="rId24" w:history="1">
-        <w:r w:rsidR="00287025" w:rsidRPr="00DF7A1D">
+      <w:hyperlink w:history="1" r:id="rId24">
+        <w:r w:rsidRPr="00DF7A1D" w:rsidR="00287025">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
             <w:sz w:val="21"/>
             <w:szCs w:val="21"/>
             <w:lang w:val="en"/>
           </w:rPr>
           <w:t>CV G</w:t>
         </w:r>
-        <w:r w:rsidR="00287025" w:rsidRPr="00DF7A1D">
+        <w:r w:rsidRPr="00DF7A1D" w:rsidR="00287025">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
             <w:sz w:val="21"/>
             <w:szCs w:val="21"/>
             <w:lang w:val="en"/>
           </w:rPr>
           <w:t>u</w:t>
         </w:r>
-        <w:r w:rsidR="00287025" w:rsidRPr="00DF7A1D">
+        <w:r w:rsidRPr="00DF7A1D" w:rsidR="00287025">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
             <w:sz w:val="21"/>
             <w:szCs w:val="21"/>
             <w:lang w:val="en"/>
           </w:rPr>
           <w:t>ide</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00414A79" w:rsidRPr="00DF7A1D">
+      <w:r w:rsidRPr="00DF7A1D" w:rsidR="00414A79">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:lang w:val="en"/>
         </w:rPr>
         <w:t>]</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1D427973" w14:textId="77777777" w:rsidR="00422EF3" w:rsidRPr="00DF7A1D" w:rsidRDefault="00422EF3" w:rsidP="00422EF3">
+    <w:p w:rsidRPr="00DF7A1D" w:rsidR="00422EF3" w:rsidP="00422EF3" w:rsidRDefault="00422EF3" w14:paraId="1D427973" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DF7A1D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>Primary Researcher</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1A39E228" w14:textId="4C47E80E" w:rsidR="00422EF3" w:rsidRPr="00DF7A1D" w:rsidRDefault="00422EF3" w:rsidP="00422EF3">
+    <w:p w:rsidRPr="00DF7A1D" w:rsidR="00422EF3" w:rsidP="00422EF3" w:rsidRDefault="00422EF3" w14:paraId="1A39E228" w14:textId="4C47E80E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DF7A1D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>Fresno Pacific University, Fresno, CA</w:t>
       </w:r>
-      <w:r w:rsidR="00E44831" w:rsidRPr="00DF7A1D">
+      <w:r w:rsidRPr="00DF7A1D" w:rsidR="00E44831">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve"> | </w:t>
       </w:r>
       <w:r w:rsidRPr="00DF7A1D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>Aug 20</w:t>
       </w:r>
-      <w:r w:rsidR="002861A9" w:rsidRPr="00DF7A1D">
+      <w:r w:rsidRPr="00DF7A1D" w:rsidR="002861A9">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>22</w:t>
       </w:r>
       <w:r w:rsidRPr="00DF7A1D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve"> – May 202</w:t>
       </w:r>
-      <w:r w:rsidR="002861A9" w:rsidRPr="00DF7A1D">
+      <w:r w:rsidRPr="00DF7A1D" w:rsidR="002861A9">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="39A5E6E8" w14:textId="77777777" w:rsidR="00422EF3" w:rsidRPr="00DF7A1D" w:rsidRDefault="00422EF3" w:rsidP="00422EF3">
+    <w:p w:rsidRPr="00DF7A1D" w:rsidR="00422EF3" w:rsidP="00422EF3" w:rsidRDefault="00422EF3" w14:paraId="39A5E6E8" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DF7A1D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve">Analyzed data and presented findings to 100+ students and staff at a psychological research fair at Southern California Conferences on Graduate Research, Pasadena City College. Collaborated with peers to present and hold departmental workshops for undergraduate students. Managed the data collection and distribution for supervisors. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2C982BF9" w14:textId="77777777" w:rsidR="00422EF3" w:rsidRPr="00DF7A1D" w:rsidRDefault="00422EF3" w:rsidP="00422EF3">
+    <w:p w:rsidRPr="00DF7A1D" w:rsidR="00422EF3" w:rsidP="00422EF3" w:rsidRDefault="00422EF3" w14:paraId="2C982BF9" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DF7A1D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve">Distributed various research questionnaires to 240 participants with an 89% response </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00DF7A1D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>rate</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
     </w:p>
-    <w:p w14:paraId="009837CE" w14:textId="77777777" w:rsidR="00BD52D0" w:rsidRPr="00DF7A1D" w:rsidRDefault="00BD52D0" w:rsidP="00BD52D0">
-[...9 lines deleted...]
-    <w:p w14:paraId="38EB9991" w14:textId="416311E8" w:rsidR="00E750C9" w:rsidRPr="00DF7A1D" w:rsidRDefault="00E750C9" w:rsidP="00E750C9">
+    <w:p w:rsidRPr="00DF7A1D" w:rsidR="00BD52D0" w:rsidP="00BD52D0" w:rsidRDefault="00BD52D0" w14:paraId="009837CE" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00DF7A1D" w:rsidR="00E750C9" w:rsidP="00E750C9" w:rsidRDefault="00E750C9" w14:paraId="38EB9991" w14:textId="416311E8">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DF7A1D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>PROFESSIONAL ACTIVITIES [CUSTOM</w:t>
       </w:r>
-      <w:r w:rsidR="008A5DA7" w:rsidRPr="00DF7A1D">
+      <w:r w:rsidRPr="00DF7A1D" w:rsidR="008A5DA7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>: CONFERENCES, SPEAKING, CLINICS, ETC.</w:t>
       </w:r>
       <w:r w:rsidRPr="00DF7A1D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>]</w:t>
       </w:r>
       <w:r w:rsidRPr="00DF7A1D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00414A79" w:rsidRPr="00DF7A1D">
+      <w:r w:rsidRPr="00DF7A1D" w:rsidR="00414A79">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:lang w:val="en"/>
         </w:rPr>
         <w:t xml:space="preserve">[See </w:t>
       </w:r>
-      <w:hyperlink r:id="rId25" w:history="1">
-        <w:r w:rsidR="00287025" w:rsidRPr="00DF7A1D">
+      <w:hyperlink w:history="1" r:id="rId25">
+        <w:r w:rsidRPr="00DF7A1D" w:rsidR="00287025">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
             <w:sz w:val="21"/>
             <w:szCs w:val="21"/>
             <w:lang w:val="en"/>
           </w:rPr>
           <w:t>C</w:t>
         </w:r>
-        <w:r w:rsidR="00287025" w:rsidRPr="00DF7A1D">
+        <w:r w:rsidRPr="00DF7A1D" w:rsidR="00287025">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
             <w:sz w:val="21"/>
             <w:szCs w:val="21"/>
             <w:lang w:val="en"/>
           </w:rPr>
           <w:t>V</w:t>
         </w:r>
-        <w:r w:rsidR="00287025" w:rsidRPr="00DF7A1D">
+        <w:r w:rsidRPr="00DF7A1D" w:rsidR="00287025">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
             <w:sz w:val="21"/>
             <w:szCs w:val="21"/>
             <w:lang w:val="en"/>
           </w:rPr>
           <w:t xml:space="preserve"> Guide</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00414A79" w:rsidRPr="00DF7A1D">
+      <w:r w:rsidRPr="00DF7A1D" w:rsidR="00414A79">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:lang w:val="en"/>
         </w:rPr>
         <w:t>]</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2D087A9F" w14:textId="5AF30227" w:rsidR="00E44831" w:rsidRPr="00DF7A1D" w:rsidRDefault="00BD52D0" w:rsidP="00D837BE">
+    <w:p w:rsidRPr="00DF7A1D" w:rsidR="00E44831" w:rsidP="00D837BE" w:rsidRDefault="00BD52D0" w14:paraId="2D087A9F" w14:textId="5AF30227">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00DF7A1D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>EmpowHER</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00DF7A1D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve"> (master of ceremonies). Interviewed panel of female career professionals. Fresno, CA</w:t>
       </w:r>
-      <w:r w:rsidR="00E44831" w:rsidRPr="00DF7A1D">
+      <w:r w:rsidRPr="00DF7A1D" w:rsidR="00E44831">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve"> | </w:t>
       </w:r>
       <w:r w:rsidRPr="00DF7A1D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>M</w:t>
       </w:r>
-      <w:r w:rsidR="002861A9" w:rsidRPr="00DF7A1D">
+      <w:r w:rsidRPr="00DF7A1D" w:rsidR="002861A9">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>ay</w:t>
       </w:r>
       <w:r w:rsidRPr="00DF7A1D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve"> 20</w:t>
       </w:r>
-      <w:r w:rsidR="002861A9" w:rsidRPr="00DF7A1D">
+      <w:r w:rsidRPr="00DF7A1D" w:rsidR="002861A9">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>23</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="28551386" w14:textId="1A7B9E20" w:rsidR="00BD52D0" w:rsidRPr="00DF7A1D" w:rsidRDefault="00BD52D0" w:rsidP="00BD52D0">
+    <w:p w:rsidRPr="00DF7A1D" w:rsidR="00BD52D0" w:rsidP="00BD52D0" w:rsidRDefault="00BD52D0" w14:paraId="28551386" w14:textId="1A7B9E20">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DF7A1D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>National Conference for Professionals (roundtable facilitator). “Afro-Asian Poetry.” Atlanta, GA</w:t>
       </w:r>
-      <w:r w:rsidR="00E44831" w:rsidRPr="00DF7A1D">
+      <w:r w:rsidRPr="00DF7A1D" w:rsidR="00E44831">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve"> | </w:t>
       </w:r>
       <w:r w:rsidRPr="00DF7A1D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>June 20</w:t>
       </w:r>
-      <w:r w:rsidR="002861A9" w:rsidRPr="00DF7A1D">
+      <w:r w:rsidRPr="00DF7A1D" w:rsidR="002861A9">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>22</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="238FFF0E" w14:textId="77777777" w:rsidR="00966746" w:rsidRPr="00DF7A1D" w:rsidRDefault="00966746" w:rsidP="00BD52D0">
+    <w:p w:rsidRPr="00DF7A1D" w:rsidR="00966746" w:rsidP="00BD52D0" w:rsidRDefault="00966746" w14:paraId="238FFF0E" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="041E3745" w14:textId="1B84A52D" w:rsidR="00966746" w:rsidRPr="00DF7A1D" w:rsidRDefault="00E750C9" w:rsidP="00966746">
+    <w:p w:rsidRPr="00DF7A1D" w:rsidR="00966746" w:rsidP="00966746" w:rsidRDefault="00E750C9" w14:paraId="041E3745" w14:textId="1B84A52D">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DF7A1D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve">ADDED QUALIFICATIONS </w:t>
       </w:r>
-      <w:r w:rsidR="00414A79" w:rsidRPr="00DF7A1D">
+      <w:r w:rsidRPr="00DF7A1D" w:rsidR="00414A79">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>[CUSTOM</w:t>
       </w:r>
-      <w:r w:rsidR="008A5DA7" w:rsidRPr="00DF7A1D">
+      <w:r w:rsidRPr="00DF7A1D" w:rsidR="008A5DA7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
-      <w:r w:rsidR="008055D2" w:rsidRPr="00DF7A1D">
+      <w:r w:rsidRPr="00DF7A1D" w:rsidR="008055D2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>PROFESSIONAL DEVELOPMENT</w:t>
       </w:r>
-      <w:r w:rsidR="008A5DA7" w:rsidRPr="00DF7A1D">
+      <w:r w:rsidRPr="00DF7A1D" w:rsidR="008A5DA7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>, COMMITTEES</w:t>
       </w:r>
-      <w:r w:rsidR="00D837BE" w:rsidRPr="00DF7A1D">
+      <w:r w:rsidRPr="00DF7A1D" w:rsidR="00D837BE">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>, ETC.</w:t>
       </w:r>
-      <w:r w:rsidR="00414A79" w:rsidRPr="00DF7A1D">
+      <w:r w:rsidRPr="00DF7A1D" w:rsidR="00414A79">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>]</w:t>
       </w:r>
-      <w:r w:rsidR="00414A79" w:rsidRPr="00DF7A1D">
+      <w:r w:rsidRPr="00DF7A1D" w:rsidR="00414A79">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00414A79" w:rsidRPr="00DF7A1D">
+      <w:r w:rsidRPr="00DF7A1D" w:rsidR="00414A79">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:lang w:val="en"/>
         </w:rPr>
         <w:t xml:space="preserve">[See </w:t>
       </w:r>
-      <w:hyperlink r:id="rId26" w:history="1">
-        <w:r w:rsidR="00414A79" w:rsidRPr="00DF7A1D">
+      <w:hyperlink w:history="1" r:id="rId26">
+        <w:r w:rsidRPr="00DF7A1D" w:rsidR="00414A79">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
             <w:sz w:val="21"/>
             <w:szCs w:val="21"/>
             <w:lang w:val="en"/>
           </w:rPr>
           <w:t>CV G</w:t>
         </w:r>
-        <w:r w:rsidR="00414A79" w:rsidRPr="00DF7A1D">
+        <w:r w:rsidRPr="00DF7A1D" w:rsidR="00414A79">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
             <w:sz w:val="21"/>
             <w:szCs w:val="21"/>
             <w:lang w:val="en"/>
           </w:rPr>
           <w:t>u</w:t>
         </w:r>
-        <w:r w:rsidR="00414A79" w:rsidRPr="00DF7A1D">
+        <w:r w:rsidRPr="00DF7A1D" w:rsidR="00414A79">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
             <w:sz w:val="21"/>
             <w:szCs w:val="21"/>
             <w:lang w:val="en"/>
           </w:rPr>
           <w:t>ide</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00414A79" w:rsidRPr="00DF7A1D">
+      <w:r w:rsidRPr="00DF7A1D" w:rsidR="00414A79">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:lang w:val="en"/>
         </w:rPr>
         <w:t>]</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="163AF8CF" w14:textId="1D1E4D4D" w:rsidR="00966746" w:rsidRPr="00DF7A1D" w:rsidRDefault="00966746" w:rsidP="00966746">
+    <w:p w:rsidRPr="00DF7A1D" w:rsidR="00966746" w:rsidP="00966746" w:rsidRDefault="00966746" w14:paraId="163AF8CF" w14:textId="1D1E4D4D">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DF7A1D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>Social Emotional Learning</w:t>
       </w:r>
-      <w:r w:rsidR="00A4456B" w:rsidRPr="00DF7A1D">
+      <w:r w:rsidRPr="00DF7A1D" w:rsidR="00A4456B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve"> Training</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6F67CD27" w14:textId="5DBA1CC3" w:rsidR="00966746" w:rsidRPr="00DF7A1D" w:rsidRDefault="00966746" w:rsidP="00966746">
+    <w:p w:rsidRPr="00DF7A1D" w:rsidR="00966746" w:rsidP="00966746" w:rsidRDefault="00966746" w14:paraId="6F67CD27" w14:textId="5DBA1CC3">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DF7A1D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>American Red Cross | Washington, DC</w:t>
       </w:r>
-      <w:r w:rsidR="00C544C9" w:rsidRPr="00DF7A1D">
+      <w:r w:rsidRPr="00DF7A1D" w:rsidR="00C544C9">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve"> | </w:t>
       </w:r>
-      <w:r w:rsidR="00AF19A8" w:rsidRPr="00DF7A1D">
+      <w:r w:rsidRPr="00DF7A1D" w:rsidR="00AF19A8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>M</w:t>
       </w:r>
-      <w:r w:rsidR="00B3678B" w:rsidRPr="00DF7A1D">
+      <w:r w:rsidRPr="00DF7A1D" w:rsidR="00B3678B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>ay</w:t>
       </w:r>
-      <w:r w:rsidR="00AF19A8" w:rsidRPr="00DF7A1D">
+      <w:r w:rsidRPr="00DF7A1D" w:rsidR="00AF19A8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2023</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7C363498" w14:textId="77777777" w:rsidR="00966746" w:rsidRPr="00DF7A1D" w:rsidRDefault="00966746" w:rsidP="00966746">
+    <w:p w:rsidRPr="00DF7A1D" w:rsidR="00966746" w:rsidP="00966746" w:rsidRDefault="00966746" w14:paraId="7C363498" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="468CACEB" w14:textId="16364BE9" w:rsidR="00966746" w:rsidRPr="00DF7A1D" w:rsidRDefault="00966746" w:rsidP="00966746">
+    <w:p w:rsidRPr="00DF7A1D" w:rsidR="00966746" w:rsidP="00966746" w:rsidRDefault="00966746" w14:paraId="468CACEB" w14:textId="16364BE9">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DF7A1D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve">Special Instructional Training                                   </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1DD29D66" w14:textId="4C4D1A8E" w:rsidR="00966746" w:rsidRPr="00DF7A1D" w:rsidRDefault="00966746" w:rsidP="00966746">
+    <w:p w:rsidRPr="00DF7A1D" w:rsidR="00966746" w:rsidP="00966746" w:rsidRDefault="00966746" w14:paraId="1DD29D66" w14:textId="4C4D1A8E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DF7A1D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>Pathways Corporation | Denver, CO</w:t>
       </w:r>
-      <w:r w:rsidR="00AF19A8" w:rsidRPr="00DF7A1D">
+      <w:r w:rsidRPr="00DF7A1D" w:rsidR="00AF19A8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve"> | February 202</w:t>
       </w:r>
-      <w:r w:rsidR="00D75E6E" w:rsidRPr="00DF7A1D">
+      <w:r w:rsidRPr="00DF7A1D" w:rsidR="00D75E6E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1E141960" w14:textId="77777777" w:rsidR="00966746" w:rsidRPr="00E44831" w:rsidRDefault="00966746" w:rsidP="00BD52D0">
-[...17 lines deleted...]
-    <w:p w14:paraId="7E8CD42F" w14:textId="77777777" w:rsidR="00422EF3" w:rsidRPr="00422EF3" w:rsidRDefault="00422EF3" w:rsidP="00422EF3">
+    <w:p w:rsidRPr="00E44831" w:rsidR="00966746" w:rsidP="00BD52D0" w:rsidRDefault="00966746" w14:paraId="1E141960" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00E44831" w:rsidR="00BD52D0" w:rsidP="00BD52D0" w:rsidRDefault="00BD52D0" w14:paraId="74B9E0BF" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00422EF3" w:rsidR="00422EF3" w:rsidP="00422EF3" w:rsidRDefault="00422EF3" w14:paraId="7E8CD42F" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4D382BC3" w14:textId="77777777" w:rsidR="007578C0" w:rsidRDefault="007578C0" w:rsidP="001B7429">
+    <w:p w:rsidR="007578C0" w:rsidP="001B7429" w:rsidRDefault="007578C0" w14:paraId="4D382BC3" w14:textId="77777777">
       <w:pPr>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4CECAA6B" w14:textId="77777777" w:rsidR="007578C0" w:rsidRPr="00E572C5" w:rsidRDefault="007578C0" w:rsidP="001B7429">
+    <w:p w:rsidRPr="00E572C5" w:rsidR="007578C0" w:rsidP="001B7429" w:rsidRDefault="007578C0" w14:paraId="4CECAA6B" w14:textId="77777777">
       <w:pPr>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:sectPr w:rsidR="007578C0" w:rsidRPr="00E572C5" w:rsidSect="00850227">
+    <w:sectPr w:rsidRPr="00E572C5" w:rsidR="007578C0" w:rsidSect="00850227">
       <w:type w:val="continuous"/>
-      <w:pgSz w:w="12240" w:h="15840"/>
+      <w:pgSz w:w="12240" w:h="15840" w:orient="portrait"/>
       <w:pgMar w:top="720" w:right="720" w:bottom="720" w:left="720" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="71FE50A2" w14:textId="77777777" w:rsidR="0080787F" w:rsidRDefault="0080787F" w:rsidP="0080787F">
+    <w:p w:rsidR="0080787F" w:rsidP="0080787F" w:rsidRDefault="0080787F" w14:paraId="71FE50A2" w14:textId="77777777">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="1C1499F3" w14:textId="77777777" w:rsidR="0080787F" w:rsidRDefault="0080787F" w:rsidP="0080787F">
+    <w:p w:rsidR="0080787F" w:rsidP="0080787F" w:rsidRDefault="0080787F" w14:paraId="1C1499F3" w14:textId="77777777">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -4601,203 +4664,203 @@
     <w:panose1 w:val="020B0609020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00006FF" w:usb1="0000FCFF" w:usb2="00000001" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="19B29EB4" w14:textId="470EBDE9" w:rsidR="0080787F" w:rsidRDefault="0080787F" w:rsidP="0080787F">
+  <w:p w:rsidR="0080787F" w:rsidP="0080787F" w:rsidRDefault="0080787F" w14:paraId="19B29EB4" w14:textId="470EBDE9">
     <w:pPr>
       <w:pStyle w:val="Default"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:color w:val="8496B0" w:themeColor="text2" w:themeTint="99"/>
         <w:spacing w:val="60"/>
       </w:rPr>
       <w:t xml:space="preserve">   </w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="72519980" w14:textId="158876F8" w:rsidR="0080787F" w:rsidRPr="0080787F" w:rsidRDefault="00062988" w:rsidP="00062988">
+  <w:p w:rsidRPr="0080787F" w:rsidR="0080787F" w:rsidP="00062988" w:rsidRDefault="00062988" w14:paraId="72519980" w14:textId="158876F8">
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4550"/>
         <w:tab w:val="left" w:pos="5818"/>
       </w:tabs>
       <w:ind w:right="259"/>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
         <w:sz w:val="21"/>
         <w:szCs w:val="21"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="21"/>
         <w:szCs w:val="21"/>
       </w:rPr>
       <w:t>Doe, Page</w:t>
     </w:r>
-    <w:r w:rsidR="0080787F" w:rsidRPr="0080787F">
+    <w:r w:rsidRPr="0080787F" w:rsidR="0080787F">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="21"/>
         <w:szCs w:val="21"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
-    <w:r w:rsidR="0080787F" w:rsidRPr="0080787F">
+    <w:r w:rsidRPr="0080787F" w:rsidR="0080787F">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="21"/>
         <w:szCs w:val="21"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
-    <w:r w:rsidR="0080787F" w:rsidRPr="0080787F">
+    <w:r w:rsidRPr="0080787F" w:rsidR="0080787F">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="21"/>
         <w:szCs w:val="21"/>
       </w:rPr>
       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
     </w:r>
-    <w:r w:rsidR="0080787F" w:rsidRPr="0080787F">
+    <w:r w:rsidRPr="0080787F" w:rsidR="0080787F">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="21"/>
         <w:szCs w:val="21"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="0080787F" w:rsidRPr="0080787F">
+    <w:r w:rsidRPr="0080787F" w:rsidR="0080787F">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:noProof/>
         <w:sz w:val="21"/>
         <w:szCs w:val="21"/>
       </w:rPr>
       <w:t>1</w:t>
     </w:r>
-    <w:r w:rsidR="0080787F" w:rsidRPr="0080787F">
+    <w:r w:rsidRPr="0080787F" w:rsidR="0080787F">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="21"/>
         <w:szCs w:val="21"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
-    <w:r w:rsidR="0080787F" w:rsidRPr="0080787F">
+    <w:r w:rsidRPr="0080787F" w:rsidR="0080787F">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="21"/>
         <w:szCs w:val="21"/>
       </w:rPr>
       <w:t xml:space="preserve"> of </w:t>
     </w:r>
-    <w:r w:rsidR="0080787F" w:rsidRPr="0080787F">
+    <w:r w:rsidRPr="0080787F" w:rsidR="0080787F">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="21"/>
         <w:szCs w:val="21"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
-    <w:r w:rsidR="0080787F" w:rsidRPr="0080787F">
+    <w:r w:rsidRPr="0080787F" w:rsidR="0080787F">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="21"/>
         <w:szCs w:val="21"/>
       </w:rPr>
       <w:instrText xml:space="preserve"> NUMPAGES  \* Arabic  \* MERGEFORMAT </w:instrText>
     </w:r>
-    <w:r w:rsidR="0080787F" w:rsidRPr="0080787F">
+    <w:r w:rsidRPr="0080787F" w:rsidR="0080787F">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="21"/>
         <w:szCs w:val="21"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="0080787F" w:rsidRPr="0080787F">
+    <w:r w:rsidRPr="0080787F" w:rsidR="0080787F">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:noProof/>
         <w:sz w:val="21"/>
         <w:szCs w:val="21"/>
       </w:rPr>
       <w:t>1</w:t>
     </w:r>
-    <w:r w:rsidR="0080787F" w:rsidRPr="0080787F">
+    <w:r w:rsidRPr="0080787F" w:rsidR="0080787F">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="21"/>
         <w:szCs w:val="21"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
-  <w:p w14:paraId="5301128C" w14:textId="77777777" w:rsidR="0080787F" w:rsidRDefault="0080787F">
+  <w:p w:rsidR="0080787F" w:rsidRDefault="0080787F" w14:paraId="5301128C" w14:textId="77777777">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="3819320C" w14:textId="77777777" w:rsidR="0080787F" w:rsidRDefault="0080787F" w:rsidP="0080787F">
+    <w:p w:rsidR="0080787F" w:rsidP="0080787F" w:rsidRDefault="0080787F" w14:paraId="3819320C" w14:textId="77777777">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="64FF8D18" w14:textId="77777777" w:rsidR="0080787F" w:rsidRDefault="0080787F" w:rsidP="0080787F">
+    <w:p w:rsidR="0080787F" w:rsidP="0080787F" w:rsidRDefault="0080787F" w14:paraId="64FF8D18" w14:textId="77777777">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="BEDF1F5E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="FFFFFFFF"/>
     <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="FFFFFFFF">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
@@ -4828,1584 +4891,1585 @@
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="FFFFFFFF">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="FFFFFFFF">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="00055F27"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="4C26A05A"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="02E118C8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="D9427192"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="04BA147E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="630EA67E"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2520" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3960" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0DF365DC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="EE9EA4A8"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="256C6046"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="719CE85C"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="30C237EA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="207A6654"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2520" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3960" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4322418A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="04466562"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4DEF071A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="5FA22144"/>
     <w:lvl w:ilvl="0" w:tplc="8D8A6C3E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="Overviewbullets"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
         <w:sz w:val="14"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="637D104E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="63D0BCC8"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="63A03B51"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="97924D42"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="63BD2686"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="37984082"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6ED0795D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="53404532"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="766D7B05"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="8FE6EC88"/>
     <w:lvl w:ilvl="0" w:tplc="0409000B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1128276534">
     <w:abstractNumId w:val="13"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="2014139333">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="350032418">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="902983960">
     <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="367992649">
     <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="1863474515">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="1504316692">
     <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="909198130">
     <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="9" w16cid:durableId="1937521372">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="10" w16cid:durableId="1556577832">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="11" w16cid:durableId="714277286">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="12" w16cid:durableId="1426072987">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="13" w16cid:durableId="1536845076">
     <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="14" w16cid:durableId="2094011316">
     <w:abstractNumId w:val="5"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:settings xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:zoom w:percent="70"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:proofState w:spelling="clean" w:grammar="dirty"/>
+  <w:trackRevisions w:val="false"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00B37636"/>
     <w:rsid w:val="0000063B"/>
     <w:rsid w:val="00013B22"/>
     <w:rsid w:val="00013F7E"/>
     <w:rsid w:val="00015801"/>
     <w:rsid w:val="00062988"/>
@@ -6541,160 +6605,182 @@
     <w:rsid w:val="00D75E6E"/>
     <w:rsid w:val="00D76BA5"/>
     <w:rsid w:val="00D837BE"/>
     <w:rsid w:val="00D84354"/>
     <w:rsid w:val="00DA3371"/>
     <w:rsid w:val="00DC20AF"/>
     <w:rsid w:val="00DF08BF"/>
     <w:rsid w:val="00DF7A1D"/>
     <w:rsid w:val="00E03205"/>
     <w:rsid w:val="00E104F9"/>
     <w:rsid w:val="00E1248D"/>
     <w:rsid w:val="00E15541"/>
     <w:rsid w:val="00E44831"/>
     <w:rsid w:val="00E53A8E"/>
     <w:rsid w:val="00E572C5"/>
     <w:rsid w:val="00E70F1F"/>
     <w:rsid w:val="00E744F5"/>
     <w:rsid w:val="00E750C9"/>
     <w:rsid w:val="00F213AC"/>
     <w:rsid w:val="00F466A4"/>
     <w:rsid w:val="00F64682"/>
     <w:rsid w:val="00F838F9"/>
     <w:rsid w:val="00F90208"/>
     <w:rsid w:val="00F9452B"/>
     <w:rsid w:val="00F94EF2"/>
+    <w:rsid w:val="0FC19D99"/>
+    <w:rsid w:val="179D8F87"/>
+    <w:rsid w:val="1AA702A4"/>
+    <w:rsid w:val="1E7A6232"/>
+    <w:rsid w:val="2D770793"/>
+    <w:rsid w:val="305585DB"/>
+    <w:rsid w:val="38CC32DF"/>
+    <w:rsid w:val="3D30A4B5"/>
+    <w:rsid w:val="446C4FBB"/>
+    <w:rsid w:val="47CA8A62"/>
+    <w:rsid w:val="4D8926B0"/>
+    <w:rsid w:val="55544F3E"/>
+    <w:rsid w:val="5A6F285A"/>
+    <w:rsid w:val="64FE15A0"/>
+    <w:rsid w:val="657BD94A"/>
+    <w:rsid w:val="6BCF419D"/>
+    <w:rsid w:val="6D202647"/>
+    <w:rsid w:val="6ECCC4EE"/>
+    <w:rsid w:val="6F6F25E3"/>
+    <w:rsid w:val="74FD3475"/>
+    <w:rsid w:val="765B8C0D"/>
+    <w:rsid w:val="7D697126"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="2F59C2D3"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{42F60F27-AECE-4799-BF04-82F703A88E40}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
-    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
-[...6 lines deleted...]
-    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="caption" w:uiPriority="35" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -6850,52 +6936,52 @@
     <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
     <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
     <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
     <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
     <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
     <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
-    <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:uiPriority="37" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
     <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
     <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
     <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
     <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
     <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
     <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
@@ -6962,245 +7048,245 @@
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
-  <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
+  <w:style w:type="paragraph" w:styleId="Normal" w:default="1">
     <w:name w:val="Normal"/>
     <w:qFormat/>
   </w:style>
-  <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
+  <w:style w:type="character" w:styleId="DefaultParagraphFont" w:default="1">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:default="1" w:styleId="TableNormal">
+  <w:style w:type="table" w:styleId="TableNormal" w:default="1">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:default="1" w:styleId="NoList">
+  <w:style w:type="numbering" w:styleId="NoList" w:default="1">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00B37636"/>
     <w:rPr>
       <w:color w:val="0563C1" w:themeColor="hyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Mention">
     <w:name w:val="Mention"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00B37636"/>
     <w:rPr>
       <w:color w:val="2B579A"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ListParagraph">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:rsid w:val="00B37636"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
   <w:style w:type="table" w:styleId="TableGrid">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="39"/>
     <w:rsid w:val="000B31B8"/>
     <w:tblPr>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Overviewbullets">
+  <w:style w:type="paragraph" w:styleId="Overviewbullets" w:customStyle="1">
     <w:name w:val="Overview bullets"/>
     <w:basedOn w:val="PlainText"/>
     <w:rsid w:val="00446C06"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="7"/>
       </w:numPr>
       <w:spacing w:before="180" w:after="180"/>
       <w:ind w:left="0" w:firstLine="0"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Courier New"/>
+      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Times New Roman" w:cs="Courier New"/>
       <w:bCs/>
       <w:noProof/>
       <w:sz w:val="19"/>
       <w:szCs w:val="19"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="PlainText">
     <w:name w:val="Plain Text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="PlainTextChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00446C06"/>
     <w:rPr>
       <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas"/>
       <w:sz w:val="21"/>
       <w:szCs w:val="21"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="PlainTextChar">
+  <w:style w:type="character" w:styleId="PlainTextChar" w:customStyle="1">
     <w:name w:val="Plain Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="PlainText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00446C06"/>
     <w:rPr>
       <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas"/>
       <w:sz w:val="21"/>
       <w:szCs w:val="21"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="UnresolvedMention">
     <w:name w:val="Unresolved Mention"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="003E218D"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="FollowedHyperlink">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00E572C5"/>
     <w:rPr>
       <w:color w:val="954F72" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Header">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="HeaderChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0080787F"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4680"/>
         <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
+  <w:style w:type="character" w:styleId="HeaderChar" w:customStyle="1">
     <w:name w:val="Header Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Header"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="0080787F"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Footer">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="FooterChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0080787F"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4680"/>
         <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
+  <w:style w:type="character" w:styleId="FooterChar" w:customStyle="1">
     <w:name w:val="Footer Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Footer"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="0080787F"/>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Default">
+  <w:style w:type="paragraph" w:styleId="Default" w:customStyle="1">
     <w:name w:val="Default"/>
     <w:rsid w:val="0080787F"/>
     <w:pPr>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:color w:val="000000"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:divs>
     <w:div w:id="2046984141">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
@@ -7308,56 +7394,55 @@
                                         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                                       </w:divBdr>
                                     </w:div>
                                   </w:divsChild>
                                 </w:div>
                               </w:divsChild>
                             </w:div>
                           </w:divsChild>
                         </w:div>
                       </w:divsChild>
                     </w:div>
                   </w:divsChild>
                 </w:div>
               </w:divsChild>
             </w:div>
           </w:divsChild>
         </w:div>
       </w:divsChild>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.fresno.edu/document/1235" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.fresno.edu/document/1235" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.fresno.edu/document/1235" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.fresno.edu/document/1235" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.fresno.edu/document/1235" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.fresno.edu/document/1235" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.fresno.edu/document/1229" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.fresno.edu/document/1235" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.fresno.edu/document/1228" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.fresno.edu/document/1235" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.fresno.edu/document/1229" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.fresno.edu/document/1235" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.fresno.edu/document/1235" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.fresno.edu/document/1235" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.fresno.edu/document/1235" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.fresno.edu/document/1235" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.fresno.edu/document/1235" TargetMode="External" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.fresno.edu/document/1235" TargetMode="External" Id="rId26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.fresno.edu/document/1235" TargetMode="External" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.fresno.edu/document/1235" TargetMode="External" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.fresno.edu/document/1235" TargetMode="External" Id="rId25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.fresno.edu/document/1229" TargetMode="External" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.fresno.edu/document/1235" TargetMode="External" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.fresno.edu/document/1228" TargetMode="External" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.fresno.edu/document/1235" TargetMode="External" Id="rId24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.fresno.edu/document/1235" TargetMode="External" Id="rId23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId28" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.fresno.edu/document/1235" TargetMode="External" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.fresno.edu/document/1235" TargetMode="External" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.fresno.edu/document/1235" TargetMode="External" Id="rId22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId27" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.fresno.edu/document/1229" TargetMode="External" Id="R2a693023190040bd" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="A5A5A5"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="FFC000"/>
@@ -7899,82 +7984,60 @@
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{92926AE1-ABF1-49E9-ADAC-60660E95F523}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="b2a09dce-5714-4eaf-a94b-3736c1d171ff"/>
     <ds:schemaRef ds:uri="a2804e9b-b92b-473e-971d-f706a242fd37"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-[...31 lines deleted...]
-</Properties>
+<ap:Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
+  <ap:Template>Normal</ap:Template>
+  <ap:Application>Microsoft Word for the web</ap:Application>
+  <ap:DocSecurity>0</ap:DocSecurity>
+  <ap:ScaleCrop>false</ap:ScaleCrop>
+  <ap:Company/>
+  <ap:SharedDoc>false</ap:SharedDoc>
+  <ap:HyperlinksChanged>false</ap:HyperlinksChanged>
+  <ap:AppVersion>16.0000</ap:AppVersion>
+  <ap:LinksUpToDate>false</ap:LinksUpToDate>
+</ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
-<cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+<coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Denise Ingledue-Lopez</dc:creator>
-  <cp:keywords/>
+  <keywords/>
   <dc:description/>
-  <cp:lastModifiedBy></cp:lastModifiedBy>
-[...1 lines deleted...]
-  <cp:lastPrinted></cp:lastPrinted>
+  <lastModifiedBy>Madeleine Saephan</lastModifiedBy>
+  <revision>3</revision>
+  <lastPrinted>2023-06-12T16:32:00.0000000Z</lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-</cp:coreProperties>
+</coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x0101001E1BCF85043AA349AD879A29177F3FAC</vt:lpwstr>
   </property>
 </Properties>
 </file>